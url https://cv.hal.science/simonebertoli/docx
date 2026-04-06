--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2848,230 +2848,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
+                <w:t xml:space="preserve">Migration and the epidemiological approach: time and self-selection into foreign ancestries matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Valette</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Loper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference in Applied Econometrics using Stata-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille School of Economics (AMSE), May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">23rd Journées Louis-André Gérard-Varet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille School of Economics, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783800v1</w:t>
+                <w:t xml:space="preserve">hal-04785526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and the epidemiological approach: time and self-selection into foreign ancestries matter</w:t>
+                <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laouénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Journées Louis-André Gérard-Varet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille School of Economics, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">2024 Conference in Applied Econometrics using Stata-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille School of Economics (AMSE), May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785526v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and the epidemiological approach: when history matters</w:t>
               </w:r>
@@ -3375,230 +3375,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration and the epidemiological approach: when history matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Laouenan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Loper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barcelona School of Economics, Aug 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">conférence sur Migration et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFD et Banque mondiale, Oct 2023, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309798v1</w:t>
+                <w:t xml:space="preserve">hal-04310196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and the epidemiological approach: when history matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence sur Migration et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFD et Banque mondiale, Oct 2023, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">European Economic Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barcelona School of Economics, Aug 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310196v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, families and counterfactual families</w:t>
               </w:r>
@@ -3692,64 +3692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junior Workshop on the Economics of Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERDI, PSE, LISER, the University of Luxembourg, Universidad Carlos III, CEPII, and the IC Migrations, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,64 +3787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on the Economics and Politics of Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Istanbul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,64 +3882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Applied Economic Workshops #4 Migration Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,64 +3977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions, Salience of Hispanic Identity and Sentences in the US Federal Criminal Justice System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration Workshop - BSE Summer Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4381,191 +4381,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration in Europe: Facts and Effects</w:t>
+                <w:t xml:space="preserve">Rational inattention and migration decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández-Huertas Moraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60eme Conférence annuelle de la Société Italienne d'Economie (SIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Immigration in OECD Countries - 9th Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359946v1</w:t>
+                <w:t xml:space="preserve">hal-02397657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational inattention and migration decisions</w:t>
+                <w:t xml:space="preserve">Migration in Europe: Facts and Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigration in OECD Countries - 9th Annual International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">60eme Conférence annuelle de la Société Italienne d'Economie (SIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397657v1</w:t>
+                <w:t xml:space="preserve">hal-02359946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather shocks and migration intentions in Western Africa: Insights from a multilevel analysis</w:t>
               </w:r>
@@ -5005,216 +5005,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evènements météorologiques extrêmes et intentions de migrer</w:t>
+                <w:t xml:space="preserve">Restés au Mexique mais pas immobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ilse Ruyssen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gautrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Murard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469991v1</w:t>
+                <w:t xml:space="preserve">hal-03509711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restés au Mexique mais pas immobiles</w:t>
+                <w:t xml:space="preserve">Evènements météorologiques extrêmes et intentions de migrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Murard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillel Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509711v1</w:t>
+                <w:t xml:space="preserve">hal-03469991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugiés syriens en Turquie</w:t>
               </w:r>
@@ -5402,207 +5402,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and the epidemiological approach: time and self-selection into foreign ancestries matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Nations through Shared Experiences: Evidence from African Football&amp;quot;: a Replication of Depetris-Chauvin, Durante and Campante (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Delpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801563v1</w:t>
+                <w:t xml:space="preserve">hal-05184435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Nations through Shared Experiences: Evidence from African Football&amp;quot;: a Replication of Depetris-Chauvin, Durante and Campante (2020)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Migration and the epidemiological approach: time and self-selection into foreign ancestries matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Loper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Delpeyrou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05184435v1</w:t>
+                <w:t xml:space="preserve">hal-04801563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding cultural persistence and change: a replication of Giuliano and Nunn (2021)</w:t>
               </w:r>
@@ -5702,64 +5702,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6611,51 +6611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9952AF4"/>
+    <w:nsid w:val="8FAF39F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonebertoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226856003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05029204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Clerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ric Roca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05224550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckenzie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Murard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Br&#252;cker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Packard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2021.102704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02902862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2020.103364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina S&#238;rbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Gennady" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Natalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Chiara Boldrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-020-00213-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Stillman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2019.101749" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Ruyssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.313.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohen D&#8217;aiglepierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.06.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2016.1219347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marchetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.08.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.919382" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01981681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes-Huertas Moraga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03S2JC6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ticci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero M. Gallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ricchiuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701858059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785526v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04593980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gautrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02359946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03611629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Andrea Cornia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martorano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Romano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cintia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Madinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12554-7_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03469991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar &#214;zden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04801563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05184435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Delpeyrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03960312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03117677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03159025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964332v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonebertoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226856003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05029204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Clerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ric Roca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05224550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckenzie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Murard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Br&#252;cker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Packard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2021.102704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02902862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2020.103364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina S&#238;rbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Gennady" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Natalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Chiara Boldrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-020-00213-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Stillman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2019.101749" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Ruyssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.313.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohen D&#8217;aiglepierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.06.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2016.1219347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marchetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.08.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.919382" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01981681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes-Huertas Moraga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03S2JC6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ticci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero M. Gallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ricchiuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701858059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04593980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gautrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02359946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03611629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Andrea Cornia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martorano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Romano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cintia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Madinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12554-7_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03469991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar &#214;zden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05184435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Delpeyrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04801563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03960312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03117677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03159025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964332v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>