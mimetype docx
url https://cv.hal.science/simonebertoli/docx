--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -1351,226 +1351,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practitioners’ Guide to Gravity Models of International Migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European crisis and migration to Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Brücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Huertas Moraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.61 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992973v1</w:t>
+                <w:t xml:space="preserve">hal-01687482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European crisis and migration to Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practitioners’ Guide to Gravity Models of International Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herbert Brücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Huertas Moraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.496-512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687482v1</w:t>
+                <w:t xml:space="preserve">hal-01992973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can selective immigration policies reduce migrants' quality?</w:t>
               </w:r>
@@ -3375,230 +3375,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and the epidemiological approach: when history matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence sur Migration et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFD et Banque mondiale, Oct 2023, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">European Economic Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barcelona School of Economics, Aug 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310196v1</w:t>
+                <w:t xml:space="preserve">hal-04309798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration and the epidemiological approach: when history matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Laouenan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Loper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barcelona School of Economics, Aug 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">conférence sur Migration et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFD et Banque mondiale, Oct 2023, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309798v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, families and counterfactual families</w:t>
               </w:r>
@@ -3692,51 +3692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3787,51 +3787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3882,51 +3882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions and Federal Sentencing of Hispanic Citizens in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,51 +3977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Apprehensions, Salience of Hispanic Identity and Sentences in the US Federal Criminal Justice System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5005,216 +5005,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restés au Mexique mais pas immobiles</w:t>
+                <w:t xml:space="preserve">Evènements météorologiques extrêmes et intentions de migrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Murard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillel Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509711v1</w:t>
+                <w:t xml:space="preserve">hal-03469991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evènements météorologiques extrêmes et intentions de migrer</w:t>
+                <w:t xml:space="preserve">Restés au Mexique mais pas immobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ilse Ruyssen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gautrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Murard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469991v1</w:t>
+                <w:t xml:space="preserve">hal-03509711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugiés syriens en Turquie</w:t>
               </w:r>
@@ -5402,207 +5402,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Nations through Shared Experiences: Evidence from African Football&amp;quot;: a Replication of Depetris-Chauvin, Durante and Campante (2020)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration and the epidemiological approach: time and self-selection into foreign ancestries matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Loper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Èric Roca Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184435v1</w:t>
+                <w:t xml:space="preserve">hal-04801563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and the epidemiological approach: time and self-selection into foreign ancestries matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Nations through Shared Experiences: Evidence from African Football&amp;quot;: a Replication of Depetris-Chauvin, Durante and Campante (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Delpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04801563v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding cultural persistence and change: a replication of Giuliano and Nunn (2021)</w:t>
               </w:r>
@@ -6611,51 +6611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FAF39F0"/>
+    <w:nsid w:val="1D8CF250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonebertoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226856003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05029204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Clerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ric Roca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05224550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckenzie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Murard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Br&#252;cker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Packard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2021.102704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02902862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2020.103364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina S&#238;rbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Gennady" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Natalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Chiara Boldrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-020-00213-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Stillman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2019.101749" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Ruyssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.313.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohen D&#8217;aiglepierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.06.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2016.1219347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marchetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.08.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.919382" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01981681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes-Huertas Moraga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03S2JC6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ticci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero M. Gallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ricchiuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701858059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04593980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gautrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02359946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03611629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Andrea Cornia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martorano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Romano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cintia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Madinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12554-7_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03469991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar &#214;zden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05184435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Delpeyrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04801563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03960312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03117677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03159025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964332v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonebertoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226856003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05029204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Clerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ric Roca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05224550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckenzie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Murard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Br&#252;cker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Packard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2021.102704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02902862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez-Huertas Moraga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2020.103364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina S&#238;rbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Gennady" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Natalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrienko &#8226; Chiara Boldrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-020-00213-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Stillman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2019.101749" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Ruyssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.313.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohen D&#8217;aiglepierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.06.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2016.1219347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marchetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.08.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03260974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.919382" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01981681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes-Huertas Moraga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03S2JC6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ticci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero M. Gallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ricchiuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701858059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04593980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gautrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02359946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03611629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Andrea Cornia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martorano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Romano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cintia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Madinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12554-7_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03469991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03509742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar &#214;zden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04801563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05184435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Delpeyrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03960312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03117677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03159025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964332v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>