--- v0 (2026-03-12)
+++ v1 (2026-05-01)
@@ -758,213 +758,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da caseggiato a residenza aristocratica. L’evoluzione della domus di Amore e Psiche a Ostia Antica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amatrice agli inizi del Novecento. Il plastico ricostruttivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Viscogliosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Catalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mirandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodi, applicazioni, tecnologie. Colloqui del dottorato di ricerca in Storia, Disegno e Restauro dell’Architettura</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amatrice studi e ricerche per la ricostruzione della città</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9788836640546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982030v1</w:t>
+                <w:t xml:space="preserve">hal-03981832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amatrice agli inizi del Novecento. Il plastico ricostruttivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Da caseggiato a residenza aristocratica. L’evoluzione della domus di Amore e Psiche a Ostia Antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mirandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amatrice studi e ricerche per la ricostruzione della città</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metodi, applicazioni, tecnologie. Colloqui del dottorato di ricerca in Storia, Disegno e Restauro dell’Architettura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-118, 2022, 9788893772396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/9788893772396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981832v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconografia e modelli digitali per una lettura critica del mausoleo di Cecilia Metella a Roma/Iconography and digital models for a critical reading of the mausoleum of Cecilia Metella in Rome</w:t>
               </w:r>
@@ -1233,204 +1233,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La realtà aumentata come strumento per gli studi storici e la divulgazione scientifica</w:t>
+                <w:t xml:space="preserve">Il dominio dei Caetani a Capo di Bove. Vicende costruttive e linguaggio architettonico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mirandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amatrice studi e ricerche per la ricostruzione della città</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9788836640546</w:t>
+              <w:t xml:space="preserve">VIII Ciclo di Studi Medievali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-122, 2022, 979-12-5968-592-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981848v1</w:t>
+                <w:t xml:space="preserve">hal-03982107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il dominio dei Caetani a Capo di Bove. Vicende costruttive e linguaggio architettonico</w:t>
+                <w:t xml:space="preserve">La realtà aumentata come strumento per gli studi storici e la divulgazione scientifica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Viscogliosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Catalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mirandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Ciclo di Studi Medievali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-122, 2022, 979-12-5968-592-6</w:t>
+              <w:t xml:space="preserve">Amatrice studi e ricerche per la ricostruzione della città</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9788836640546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982107v1</w:t>
+                <w:t xml:space="preserve">hal-03981848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloqui sui metodi di ricerca per la Storia, il Disegno e il Restauro dell’Architettura</w:t>
               </w:r>
@@ -1439,348 +1439,348 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metodi, applicazioni, tecnologie. Colloqui del dottorato di ricerca in Storia, Disegno e Restauro dell’Architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-44, 2022, 9788893772396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13133/9788893772396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architettura estesa. Lo spazio virtuale 3D per la documentazione del patrimonio</w:t>
+                <w:t xml:space="preserve">Modelli integrati per la storia e il restauro dell’architettura. Sapienza e Banca d’Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Griffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Inglese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redibujando el futuro de la expresión gráfica aplicada a la edificación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.191-202, 2021, 9788418656934</w:t>
+              <w:t xml:space="preserve">3d Modeling &amp; BIM. Digital twin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-93, 2021, 9788849619430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981861v1</w:t>
+                <w:t xml:space="preserve">hal-03981947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelli integrati per la storia e il restauro dell’architettura. Sapienza e Banca d’Italia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalla via Dritta a Corso Umberto I. Trasformazioni e stratificazioni del decumanus maximus di Amatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d Modeling &amp; BIM. Digital twin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.76-93, 2021, 9788849619430</w:t>
+              <w:t xml:space="preserve">La città palinsesto. Tracce, sguardi e narrazioni sulla complessità dei contesti urbani storici: Memorie, storie, immagini. Tomo primo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381-389, 2021, 978-88-99930-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981947v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla via Dritta a Corso Umberto I. Trasformazioni e stratificazioni del decumanus maximus di Amatrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architettura estesa. Lo spazio virtuale 3D per la documentazione del patrimonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Griffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Inglese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lucchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La città palinsesto. Tracce, sguardi e narrazioni sulla complessità dei contesti urbani storici: Memorie, storie, immagini. Tomo primo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.381-389, 2021, 978-88-99930-06-6</w:t>
+              <w:t xml:space="preserve">Redibujando el futuro de la expresión gráfica aplicada a la edificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-202, 2021, 9788418656934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981926v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un percorso di conoscenza per la ricostruzione di un borgo perduto: il caso di Amatrice</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lucchetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Ravesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Inglese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Carannante," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Menconero," TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ponzetta," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893772396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Viscogliosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Catalani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mirandola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Griffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lucchetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Ravesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Inglese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Carannante," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Menconero," TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ponzetta," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Viscogliosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Catalani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mirandola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893772396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Griffo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>