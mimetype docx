--- v0 (2026-03-27)
+++ v1 (2026-04-16)
@@ -368,1269 +368,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-04458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghe Piao</w:t>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458130v1</w:t>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Semi-analytical model for stretch ratio determination in inflation test for isotropic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdel Rahman El Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, pp.104033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-03897693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical model for stretch ratio determination in inflation test for isotropic membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Abdel Rahman El Anwar</w:t>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127, pp.104033. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897693v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between rheological and mechanical properties of fructo-polysaccharides extracted from Ornithogalum billardieri as biobased adhesive for biomedical applications</w:t>
+                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kazem Medlej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Nasser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suming Li</w:t>
+                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.106⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.103908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065947v1</w:t>
+                <w:t xml:space="preserve">hal-04048056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.103908. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048056v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
+                <w:t xml:space="preserve">Correlations between rheological and mechanical properties of fructo-polysaccharides extracted from Ornithogalum billardieri as biobased adhesive for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L K Tappert</w:t>
+                <w:t xml:space="preserve">Mohammad Kazem Medlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">Ghassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.1100-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611425v1</w:t>
+                <w:t xml:space="preserve">hal-04065947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058316v4</w:t>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Valorge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058316v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1681,90 +1681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous mechanical hyperelastic behavior in the porcine annulus fibrosus explained by fiber orientation: An experimental and numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractures d'implants d'ostéosynthèse thoracique : description des déplacements complexes de la paroi thoracique en 6D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Solovei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,411 +3629,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and biomechanical aspects of vulnerable coronary plaque.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Finet</w:t>
+                <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ohayon</w:t>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tracqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rioufol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Tracqui</w:t>
+                <w:t xml:space="preserve">Giles Roufiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 100 (6-7), pp.547-53</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 293 (3), pp.H1987-H1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846409v1</w:t>
+                <w:t xml:space="preserve">hal-00193870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giles Roufiol</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rioufol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 293 (3), pp.H1987-H1996</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 293 (3), pp.H1987-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00018.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193870v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+                <w:t xml:space="preserve">Morphological and biomechanical aspects of vulnerable coronary plaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rioufol</w:t>
+                <w:t xml:space="preserve">G. Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (6-7), pp.547-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846389v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,1179 +4166,1179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Boillereaux</w:t>
+                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Soar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMBBE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274876v1</w:t>
+                <w:t xml:space="preserve">hal-04456654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+                <w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456654v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807860v1</w:t>
+                <w:t xml:space="preserve">hal-04040812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040812v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807879v1</w:t>
+                <w:t xml:space="preserve">hal-03807860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428625v1</w:t>
+                <w:t xml:space="preserve">hal-03451415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lefloch</w:t>
+                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451415v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,103 +5393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
@@ -5518,103 +5518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumus Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S314-S316, </w:t>
@@ -5652,64 +5652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of collagen network orientation on the cervical intervertebral disc response to flexion load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,103 +5760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -5894,77 +5894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of porcine diaphragm non-linear behavior via bulge tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,103 +6019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 eCM XVIII: Cartilage &amp; Disc: Repair and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
@@ -6144,103 +6144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -6519,51 +6519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation de la plaque d'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6608,295 +6608,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An intravascular coronary plaque elasticity reconstruction method using limited depth penetration ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tacheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin M Doyley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderic I Pettigrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/itmconf/20150500012⟩</w:t>
+              <w:t xml:space="preserve">40ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2066 - 2067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550582v1</w:t>
+                <w:t xml:space="preserve">hal-01576862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intravascular coronary plaque elasticity reconstruction method using limited depth penetration ultrasound signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2066 - 2067, </w:t>
+              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/itmconf/20150500012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576862v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and circumferential mechanical behavior of human cerebral artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,51 +7111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés mécaniques anisotropes de la paroi artérielle saine à partir de la méthode des champs virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,355 +7370,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
+                <w:t xml:space="preserve">Enseigner la méthode du bilan carbone en BUT : condition nécessaire et suffisante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ETES 2023 : Enseigner les transitions écologiques et sociales dans le supérieur</w:t>
+              <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204671v1</w:t>
+                <w:t xml:space="preserve">hal-05562037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la méthode du bilan carbone en BUT : condition nécessaire et suffisante ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coillot</w:t>
+                <w:t xml:space="preserve">Numerical determination of an anatomical structure's unloaded state from in vivo medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">ESBiomech23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562037v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical determination of an anatomical structure's unloaded state from in vivo medical imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Sigüenza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBiomech23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque ETES 2023 : Enseigner les transitions écologiques et sociales dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316079v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of a knee brace for joint stress modulation -A literature review</w:t>
               </w:r>
@@ -7730,51 +7730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7812,103 +7812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -7937,103 +7937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -8062,103 +8062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées scientifique du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France. 2016</w:t>
@@ -8187,90 +8187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8344,90 +8344,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges for Sinus Lift Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8523,51 +8523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control system responsive to relation between friction coefficient and wheel rotational speed for a wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Meaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Frijlink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8611,51 +8611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'image pour l'estimation d'un risque de rupture de plaque d'athérome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8731,103 +8731,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/XTMSBC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8854,90 +8854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Residual strains estimation in the annulus fibrosus through digital image correlation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9240,51 +9240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Medlej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tacheau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.08.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tacheau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chastant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Marty-An&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24399/JCTCV21-1-SOL" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M Doyley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Pettigrew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A St&#233;phanou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Gharib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-013-0888-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M. Doyley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/8457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleaval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floc'H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saijo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K Yazdani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.07.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic I Pettigrew" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Gharib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2012852" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rioufol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracqui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Roufiol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rioufol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00018.2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Coppel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069604" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline I Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien I Deleaval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine I Tacheau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard I Finet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555980v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562037v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316079v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sig&#252;enza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meaney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frijlink" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424972v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Medlej" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tacheau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.08.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tacheau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chastant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Marty-An&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24399/JCTCV21-1-SOL" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M Doyley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Pettigrew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A St&#233;phanou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Gharib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-013-0888-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M. Doyley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/8457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleaval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floc'H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saijo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K Yazdani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.07.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic I Pettigrew" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Gharib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2012852" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Roufiol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rioufol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00018.2007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rioufol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracqui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Coppel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069604" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline I Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien I Deleaval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine I Tacheau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard I Finet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555980v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sig&#252;enza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meaney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frijlink" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424972v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>