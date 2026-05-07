--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -368,287 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghe Piao</w:t>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458130v1</w:t>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
+                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-04458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical model for stretch ratio determination in inflation test for isotropic membranes</w:t>
               </w:r>
@@ -686,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdel Rahman El Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127, pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -758,879 +762,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
+                <w:t xml:space="preserve">Correlations between rheological and mechanical properties of fructo-polysaccharides extracted from Ornithogalum billardieri as biobased adhesive for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
+                <w:t xml:space="preserve">Mohammad Kazem Medlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Ghassan Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.1100-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048056v1</w:t>
+                <w:t xml:space="preserve">hal-04065947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.103908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611425v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between rheological and mechanical properties of fructo-polysaccharides extracted from Ornithogalum billardieri as biobased adhesive for biomedical applications</w:t>
+                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kazem Medlej</w:t>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suming Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 209, pp.1100-1110. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065947v1</w:t>
+                <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maumus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+                <w:t xml:space="preserve">hal-03058316v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058316v4</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1681,90 +1681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous mechanical hyperelastic behavior in the porcine annulus fibrosus explained by fiber orientation: An experimental and numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractures d'implants d'ostéosynthèse thoracique : description des déplacements complexes de la paroi thoracique en 6D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Solovei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3236,286 +3236,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the potential of a new IVUS elasticity modulus imaging approach for detecting vulnerable atherosclerotic coronary plaques: in vitro vessel phantom study.</w:t>
+                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tracqui</w:t>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roderic I Pettigrew</w:t>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">acta tribologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.65-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846372v1</w:t>
+                <w:t xml:space="preserve">hal-00685137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
+                <w:t xml:space="preserve">On the potential of a new IVUS elasticity modulus imaging approach for detecting vulnerable atherosclerotic coronary plaques: in vitro vessel phantom study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+                <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+                <w:t xml:space="preserve">Roderic I Pettigrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">acta tribologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (19), pp.5701-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/19/006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685137v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerable atherosclerotic plaque elasticity reconstruction based on a segmentation-driven optimization procedure using strain measurements: theoretical framework.</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,1867 +3629,1867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+                <w:t xml:space="preserve">Morphological and biomechanical aspects of vulnerable coronary plaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+                <w:t xml:space="preserve">J. Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giles Roufiol</w:t>
+                <w:t xml:space="preserve">G. Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 293 (3), pp.H1987-H1996</w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (6-7), pp.547-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193870v1</w:t>
+                <w:t xml:space="preserve">hal-00846409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rioufol</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Roufiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 293 (3), pp.H1987-96. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 293 (3), pp.H1987-H1996</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846389v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and biomechanical aspects of vulnerable coronary plaque.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ohayon</w:t>
+                <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tracqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rioufol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Tracqui</w:t>
+                <w:t xml:space="preserve">Gilles Rioufol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 293 (3), pp.H1987-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00018.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846409v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results on a physical model of soft tissue for characterizing hydro-chemical-mechanical couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Euromech colloquium 670 Breaking barriers in soft tissue research: collaborative insights and future directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927943v1</w:t>
+                <w:t xml:space="preserve">hal-05612579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalia Soar</w:t>
+                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456654v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Boillereaux</w:t>
+                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Soar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMBBE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274876v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Collin</w:t>
+                <w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Sigüenza</w:t>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040812v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807879v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807860v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
+              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451415v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Chenaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428625v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440712v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
@@ -5512,204 +5512,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maumus Marie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315196v1</w:t>
+                <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of collagen network orientation on the cervical intervertebral disc response to flexion load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,1605 +5745,1739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maumus Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714919⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S314-S316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171759v1</w:t>
+                <w:t xml:space="preserve">hal-02315196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of porcine diaphragm non-linear behavior via bulge tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rania Abdelrahman</w:t>
+                <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Biomechanics - ESB 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087568v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Identification of porcine diaphragm non-linear behavior via bulge tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 eCM XVIII: Cartilage &amp; Disc: Repair and Regeneration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">European Society of Biomechanics - ESB 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768746v1</w:t>
+                <w:t xml:space="preserve">hal-02087568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2018 eCM XVIII: Cartilage &amp; Disc: Repair and Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767884v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular ultrasound elasticity-palpography technique for mechanical characterization of coronary plaque anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
+                <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Bioengineering (ICCB2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve"> 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067029v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intravascular ultrasound anisotropic elasticity-palpography technique forin vivo coronary atherosclerotic plaque detection and characterization</w:t>
+                <w:t xml:space="preserve">Intravascular ultrasound elasticity-palpography technique for mechanical characterization of coronary plaque anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armida Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tacheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème congrès de la société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Bioengineering (ICCB2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067037v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation de la plaque d'athérosclérose</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An intravascular ultrasound anisotropic elasticity-palpography technique forin vivo coronary atherosclerotic plaque detection and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armida Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tacheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT AUSSOIS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">42ème congrès de la société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550573v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intravascular coronary plaque elasticity reconstruction method using limited depth penetration ultrasound signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Modélisation et caractérisation de la plaque d'athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque National MECAMAT AUSSOIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576862v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/itmconf/20150500012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and circumferential mechanical behavior of human cerebral artery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sanchez</w:t>
+                <w:t xml:space="preserve">An intravascular coronary plaque elasticity reconstruction method using limited depth penetration ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tacheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin M Doyley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderic I Pettigrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st congress of the european society of biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2066 - 2067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219454v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite element method for inverse problems in structural analysis: application to atherosclerotic plaque elasticity reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal and circumferential mechanical behavior of human cerebral artery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline I Bouvier</w:t>
+                <w:t xml:space="preserve">Vincent Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien I Deleaval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard I Finet</w:t>
+                <w:t xml:space="preserve">Mathieu Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de la société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st congress of the european society of biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576910v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés mécaniques anisotropes de la paroi artérielle saine à partir de la méthode des champs virtuels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new finite element method for inverse problems in structural analysis: application to atherosclerotic plaque elasticity reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline I Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien I Deleaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin M Doyley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine I Tacheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard I Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39ème congrès de la société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. pp.16-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555980v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des propriétés mécaniques anisotropes de la paroi artérielle saine à partir de la méthode des champs virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tracqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imagérie Médicale et conditions de fonctionnement tribologique des articulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du savoir CNRS - Imagerie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7362,965 +7487,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la méthode du bilan carbone en BUT : condition nécessaire et suffisante ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
+              <w:t xml:space="preserve">Colloque ETES 2023 : Enseigner les transitions écologiques et sociales dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562037v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical determination of an anatomical structure's unloaded state from in vivo medical imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+                <w:t xml:space="preserve">Enseigner la méthode du bilan carbone en BUT : condition nécessaire et suffisante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBiomech23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316079v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical determination of an anatomical structure's unloaded state from in vivo medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sigüenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ETES 2023 : Enseigner les transitions écologiques et sociales dans le supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">ESBiomech23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204671v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of a knee brace for joint stress modulation -A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mecabio Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées scientifique du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21st Congress of the European Society of Biomechanics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. , ESB 2015 proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8330,163 +8455,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges for Sinus Lift Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.47-57, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8496,218 +8621,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control system responsive to relation between friction coefficient and wheel rotational speed for a wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Meaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Frijlink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 7,937,203 B2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'image pour l'estimation d'un risque de rupture de plaque d'athérome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2010/066561 Al. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8717,266 +8842,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/XTMSBC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Residual strains estimation in the annulus fibrosus through digital image correlation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8986,114 +9111,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulographie vasculaire : Application à l'identification in-vivo du module de Young local des plaques d'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00424972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9240,51 +9365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Medlej" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tacheau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.08.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tacheau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chastant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Marty-An&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24399/JCTCV21-1-SOL" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M Doyley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Pettigrew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A St&#233;phanou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Gharib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-013-0888-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M. Doyley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/8457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleaval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floc'H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saijo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K Yazdani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.07.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic I Pettigrew" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Gharib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2012852" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Roufiol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rioufol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00018.2007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rioufol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracqui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Coppel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069604" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline I Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien I Deleaval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine I Tacheau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard I Finet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555980v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sig&#252;enza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meaney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frijlink" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424972v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Medlej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tacheau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.08.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tacheau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chastant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Marty-An&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24399/JCTCV21-1-SOL" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M Doyley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Pettigrew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A St&#233;phanou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Gharib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-013-0888-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M. Doyley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/8457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleaval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floc'H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saijo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K Yazdani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.07.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic I Pettigrew" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Gharib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2012852" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rioufol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracqui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Roufiol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rioufol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00018.2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05612579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Coppel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069604" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline I Bouvier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien I Deleaval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine I Tacheau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard I Finet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931071" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sig&#252;enza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meaney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frijlink" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424972v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>