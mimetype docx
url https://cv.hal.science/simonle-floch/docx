--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -66,3784 +66,3793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distraction Knee-Brace and a Robotic Testbed for Tibiofemoral Load Reduction During Squatting</w:t>
+                <w:t xml:space="preserve">On the Hyperelastic Behavior of the Boar Diaphragmatic Tendon Membrane by Inflation Tests and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boillereaux</w:t>
+                <w:t xml:space="preserve">R. Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gille Camp</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.621-632. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-026-01300-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235880v1</w:t>
+                <w:t xml:space="preserve">hal-05622787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel compression device to study the deformation of articular cartilage in murine model through dynamic imaging of mechanical loading</w:t>
+                <w:t xml:space="preserve">A Distraction Knee-Brace and a Robotic Testbed for Tibiofemoral Load Reduction During Squatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Maud Sombris-Picot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Léa Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+                <w:t xml:space="preserve">Gille Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Hudecek</w:t>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.621-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191799v2</w:t>
+                <w:t xml:space="preserve">hal-05235880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+                <w:t xml:space="preserve">A novel compression device to study the deformation of articular cartilage in murine model through dynamic imaging of mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sarah-Maud Sombris-Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hudecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-05191799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical model for stretch ratio determination in inflation test for isotropic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdel Rahman El Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jourdan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127, pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between rheological and mechanical properties of fructo-polysaccharides extracted from Ornithogalum billardieri as biobased adhesive for biomedical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.106⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065947v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between rheological and mechanical properties of fructo-polysaccharides extracted from Ornithogalum billardieri as biobased adhesive for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kazem Medlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
+                <w:t xml:space="preserve">Ghassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Suming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.1100-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048056v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L K Tappert</w:t>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusfour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.103908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611425v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058316v4</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jorgensen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.110808. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961442v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058316v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous mechanical hyperelastic behavior in the porcine annulus fibrosus explained by fiber orientation: An experimental and numerical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lefloch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">M. Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103672⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.110808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472286v1</w:t>
+                <w:t xml:space="preserve">hal-02961442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraluminal Ultrasonic Palpation Imaging Technique Revisited for Anisotropic Characterization of Healthy and Atherosclerotic Coronary Arteries: A Feasibility Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armida Gómez</w:t>
+                <w:t xml:space="preserve">Heterogeneous mechanical hyperelastic behavior in the porcine annulus fibrosus explained by fiber orientation: An experimental and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tacheau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.103672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943969v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flip-flop method: A new T1-weighted flow-MRI for plants studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraluminal Ultrasonic Palpation Imaging Technique Revisited for Anisotropic Characterization of Healthy and Atherosclerotic Coronary Arteries: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armida Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tacheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Buy</w:t>
+                <w:t xml:space="preserve">Manuel Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Floch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Zanca</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194845⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762920v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intravascular ultrasound anisotropic elasticity-palpography technique for in vivo coronary atherosclerotic plaque detection and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flip-flop method: A new T1-weighted flow-MRI for plants studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gomez</w:t>
+                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tacheau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Lagache</w:t>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382879⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067040v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures d'implants d'ostéosynthèse thoracique : description des déplacements complexes de la paroi thoracique en 6D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An intravascular ultrasound anisotropic elasticity-palpography technique for in vivo coronary atherosclerotic plaque detection and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tacheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Solovei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">R. Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Chastant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lefloch</w:t>
+                <w:t xml:space="preserve">M. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Thoracique et Cardio-vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24399/JCTCV21-1-SOL⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.97-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490582v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Imaging Modulography Technique Revisited for High-Definition Intravascular Ultrasound: Theoretical Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractures d'implants d'ostéosynthèse thoracique : description des déplacements complexes de la paroi thoracique en 6D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Solovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Marty-Ané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tacheau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roderic Pettigrew</w:t>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal de Chirurgie Thoracique et Cardio-vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24399/JCTCV21-1-SOL⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465820v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Model to Test the Importance of Mechanical Cues Driving Cell Migration in Angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Imaging Modulography Technique Revisited for High-Definition Intravascular Ultrasound: Theoretical Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tacheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stéphanou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">Marvin M Doyley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roderic Pettigrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.142-166. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (3), pp.727-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/201510107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186217v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of atherosclerotic coronary plaque: site, stability and in vivo elasticity modeling.</w:t>
+                <w:t xml:space="preserve">A Hybrid Model to Test the Importance of Mechanical Cues Driving Cell Migration in Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cloutier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-013-0888-1⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.142-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/201510107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017130v1</w:t>
+                <w:t xml:space="preserve">hal-01186217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intravascular Ultrasound Elasticity-Palpography Technique Revisited: A Reliable Tool for the In Vivo Detection of Vulnerable Coronary Atherosclerotic Plaques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanics of atherosclerotic coronary plaque: site, stability and in vivo elasticity modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Deleaval</w:t>
+                <w:t xml:space="preserve">Guy Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bouvier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saami K. Yazdani</w:t>
+                <w:t xml:space="preserve">Ahmed M. Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-013-0888-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830516v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct vulnerable atherosclerotic plaque elasticity reconstruction method based on an original material-finite element formulation: theoretical framework.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">The Intravascular Ultrasound Elasticity-Palpography Technique Revisited: A Reliable Tool for the In Vivo Detection of Vulnerable Coronary Atherosclerotic Plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Deleaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Deleaval</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Guy Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saami K. Yazdani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/23/8457⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (8), pp.1469-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017137v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of arterial wall elasticity: the palpography technique revisited.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Deleaval</w:t>
+                <w:t xml:space="preserve">A direct vulnerable atherosclerotic plaque elasticity reconstruction method based on an original material-finite element formulation: theoretical framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Deleaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Floc'H</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Cloutier</w:t>
+                <w:t xml:space="preserve">Marvin M. Doyley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saami K. Yazdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713671⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (23), pp.8457-8476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/23/8457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846406v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A four-criterion selection procedure for atherosclerotic plaque elasticity reconstruction based on in vivo coronary intravascular ultrasound radial strain sequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Cloutier</w:t>
+                <w:t xml:space="preserve">Ultrasonic assessment of arterial wall elasticity: the palpography technique revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshifumi Saijo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Finet</w:t>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saami K Yazdani</w:t>
+                <w:t xml:space="preserve">G. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38 (12), pp.2084-2097. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 Suppl 1, pp.36-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846355v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A four-criterion selection procedure for atherosclerotic plaque elasticity reconstruction based on in vivo coronary intravascular ultrasound radial strain sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+                <w:t xml:space="preserve">Yoshifumi Saijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+                <w:t xml:space="preserve">Saami K Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">acta tribologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (12), pp.2084-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685137v1</w:t>
+                <w:t xml:space="preserve">hal-00846355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potential of a new IVUS elasticity modulus imaging approach for detecting vulnerable atherosclerotic coronary plaques: in vitro vessel phantom study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tracqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderic I Pettigrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (19), pp.5701-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/55/19/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerable atherosclerotic plaque elasticity reconstruction based on a segmentation-driven optimization procedure using strain measurements: theoretical framework.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Finet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed M Gharib</w:t>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">acta tribologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.65-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846381v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and biomechanical aspects of vulnerable coronary plaque.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ohayon</w:t>
+                <w:t xml:space="preserve">Vulnerable atherosclerotic plaque elasticity reconstruction based on a segmentation-driven optimization procedure using strain measurements: theoretical framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tracqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rioufol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Tracqui</w:t>
+                <w:t xml:space="preserve">Ahmed M Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.1126-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2009.2012852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846409v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Roufiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3885,90 +3894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of residual stress/strain on the biomechanical stability of vulnerable coronary plaques: potential impact for evaluating the risk of plaque rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rioufol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3990,3494 +3999,3619 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.00018.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological and biomechanical aspects of vulnerable coronary plaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tracqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (6-7), pp.547-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on a physical model of soft tissue for characterizing hydro-chemical-mechanical couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquium 670 Breaking barriers in soft tissue research: collaborative insights and future directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05612579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807860v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040812v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807879v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428625v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451415v1</w:t>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+                <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of collagen network orientation on the cervical intervertebral disc response to flexion load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumus Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S314-S316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of porcine diaphragm non-linear behavior via bulge tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Biomechanics - ESB 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 eCM XVIII: Cartilage &amp; Disc: Repair and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravascular ultrasound elasticity-palpography technique for mechanical characterization of coronary plaque anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armida Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tacheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Bioengineering (ICCB2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intravascular ultrasound anisotropic elasticity-palpography technique forin vivo coronary atherosclerotic plaque detection and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armida Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tacheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation de la plaque d'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT AUSSOIS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/itmconf/20150500012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intravascular coronary plaque elasticity reconstruction method using limited depth penetration ultrasound signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tacheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin M Doyley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderic I Pettigrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2066 - 2067, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and circumferential mechanical behavior of human cerebral artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st congress of the european society of biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element method for inverse problems in structural analysis: application to atherosclerotic plaque elasticity reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline I Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien I Deleaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin M Doyley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine I Tacheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard I Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. pp.16-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés mécaniques anisotropes de la paroi artérielle saine à partir de la méthode des champs virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagérie Médicale et conditions de fonctionnement tribologique des articulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du savoir CNRS - Imagerie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7487,965 +7621,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la méthode du bilan carbone en BUT : condition nécessaire et suffisante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ETES 2023 : Enseigner les transitions écologiques et sociales dans le supérieur</w:t>
+              <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204671v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la méthode du bilan carbone en BUT : condition nécessaire et suffisante ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
+              <w:t xml:space="preserve">Colloque ETES 2023 : Enseigner les transitions écologiques et sociales dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562037v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical determination of an anatomical structure's unloaded state from in vivo medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBiomech23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of a knee brace for joint stress modulation -A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mecabio Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées scientifique du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21st Congress of the European Society of Biomechanics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. , ESB 2015 proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8455,163 +8589,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges for Sinus Lift Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.47-57, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8621,218 +8755,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control system responsive to relation between friction coefficient and wheel rotational speed for a wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Meaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Frijlink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 7,937,203 B2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'image pour l'estimation d'un risque de rupture de plaque d'athérome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2010/066561 Al. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8842,266 +8976,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/XTMSBC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Residual strains estimation in the annulus fibrosus through digital image correlation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9111,114 +9245,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulographie vasculaire : Application à l'identification in-vivo du module de Young local des plaques d'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00424972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9365,51 +9499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Medlej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tacheau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.08.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tacheau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chastant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Marty-An&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24399/JCTCV21-1-SOL" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M Doyley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Pettigrew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A St&#233;phanou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Gharib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-013-0888-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M. Doyley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/8457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleaval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floc'H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saijo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K Yazdani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.07.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic I Pettigrew" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Gharib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2012852" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rioufol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracqui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Roufiol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rioufol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00018.2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05612579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Coppel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069604" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline I Bouvier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien I Deleaval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine I Tacheau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard I Finet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931071" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sig&#252;enza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meaney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frijlink" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424972v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anwar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-026-01300-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Medlej" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida G&#243;mez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tacheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tacheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chastant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Marty-An&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24399/JCTCV21-1-SOL" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M Doyley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Pettigrew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A St&#233;phanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Gharib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-013-0888-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin M. Doyley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/8457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleaval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floc'H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saijo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K Yazdani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.07.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic I Pettigrew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Gharib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2012852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Roufiol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rioufol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00018.2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rioufol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tracqui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05612579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Coppel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069604" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline I Bouvier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien I Deleaval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine I Tacheau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard I Finet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931071" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316079v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sig&#252;enza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555486v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meaney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frijlink" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424972v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>