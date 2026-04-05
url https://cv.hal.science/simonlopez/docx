--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simonlopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7355-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11401776X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal modeling in complex geological systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.105752. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.203 - 231. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase geothermal model with fracture network and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.121 - 149. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Water and Stress Transfers from Ground Surface on the Shallow Earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Role of Remote Sensing in Investigating Fault Zone Properties over Various Spatial-Temporal Scales, 15 (9), pp.2270. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large thrusting and late faulting shape the Aiguilles Rouges crystalline massif (Western Alps), structural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.229691. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark study of simulators for thermo-hydraulic modelling of low enthalpy geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian E Mindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alt-Epping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Beernink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T Birdsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102130. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2021.102130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Better Advantage of Fold Axis Data to Characterize Anisotropy of Complex Folded Structures in the Implicit Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal compositional liquid gas Darcy flow: formulation, soil-atmosphere boundary condition and application to high energy geothermal simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F. Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-018-9794-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined face based and nodal based discretizations on hybrid meshes for non-isothermal two-phase Darcy flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day development of gully-channel sinuosity by carbon dioxide gas supported flows on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Pasquon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 329, pp.319:1093-1101 (IF 1,123). </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Soliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4972-4995. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018gc007965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel geothermal numerical model with faults and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel numerical modeling of hybrid-dimensional compositional non-isothermal Darcy flows in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1592-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Parallel vertex approximate gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.619-620. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-017-9653-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Vertex Approximate Gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-016-9606-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of paleoclimates on the deep heat flux of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of complex well architecture performance for geothermal exploitation of the Paris basin: A modeling and economic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface temperature maps in French sedimentary basins: new data compilation and interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.377-390. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 years of Dogger aquifer management in Ile-de-France, Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Schaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.339-356. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based stochastic modelling: meandering channelized reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication of the International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'exploration des aquifères offshore (ANR Aquimer, Roussillon, sud France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loop3D Foundation, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForGEO : Nouvel outil open-source dans QGIS pour la modélisation géologique 3D Auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next level for QGIS: 3D representation and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOP 3D, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Flows In Porous Media With ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème journées d'études des milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal PhD Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Meeting on 3D geological modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEUS (Geological Survey of Denmark and Greenland), May 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements hydrothermaux avec ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR HydroGEMM 2023 : Journées scientifiques "Hydrogène du sous-sol: étude intégrée de la GEnèse … à la Modélisation Mathématique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir sur 50 ans d'expérience en géomodélisation : un exercice de funambulisme entre tradition et table rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hydraulic and mechanical constraints on the 5 magnitude earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pébay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrothermale des systèmes géothermiques profonds fracturés avec le code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du scan laser 3D en cavité à la modélisation géologique et géotechnique du proche sous-sol urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Face Based And Nodal Based Discretizations For Multiphase Darcy Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XVI - 16th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-31, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201802274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underground laser scans to 3D urban geological and geotechnical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with the ComPASS Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Birgle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop 2018 - 43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Feb 2018, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling processes at basin scale by numerical modelling for geothermal resources: application to the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR2018 Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Observatoire des Sciences de l'Univers de Rennes (OSUR); CNRS; INRIA, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal Compositional Two-Phase Darcy Flow: Formulation and Outflow Boundary Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies, paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'écoulements compositionnels thermiques. Applications à la géothermie haute énergie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New well architectures assessment for geothermal exploitation of the Triassic sandstones in Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D maps to 3D modelling: much more than &amp;quot; just one more dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stanford, United States. pp.SGP-TR-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep geothermal reservoirs evolution from a modeling perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New wells architectures to access deep geothermal reservoirs and increase well productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Deep Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéités sédimentaires et exploitation géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluvial Sedimentary Heterogeneities on Heat Transfer at a Geothermal Doublet Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bouillante geothermal field (Guadeloupe, French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Lakhssassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Giuglaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and thermal impact modelling at the scale of the geothermal heating doublet in the Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ungemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Antics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford, United States. pp.403-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études mathématiques et numériques pour la modélisation des systèmes hydrothermaux. Applications à la géothermie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D et caractérisation des réservoirs du Trias du bassin de Paris. Application à l'évaluation du potentiel géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage in the Dogger aquifer of the Paris Basin based on geothermal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques de l'IFP: Stockage Géologique du CO2 et de l'Energie en Aquifères Salins Profonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Geostatistics congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oy Leuangthong, Clayton V. Deutsch, Sep 2004, Banff, Canada. pp.611-619, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Stochastic Modelling in the Example of Meandering Channelized Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.P042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au cœur des géosciences pour un monde en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Besnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clefs du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teratec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-73, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double surface rupture and hydraulic recharge of a three-fault system during the Mw 4.9 earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal simulation in a fault zone: Impact and efficiency of different stimulation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performances du code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ould Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Maison de la Simulation; BRGM (Bureau de recherches géologiques et minières). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes : une approche génétique et stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. École Nationale Supérieure des Mines de Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simonlopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7355-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11401776X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal modeling in complex geological systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.105752. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.203 - 231. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Water and Stress Transfers from Ground Surface on the Shallow Earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Role of Remote Sensing in Investigating Fault Zone Properties over Various Spatial-Temporal Scales, 15 (9), pp.2270. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase geothermal model with fracture network and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.121 - 149. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large thrusting and late faulting shape the Aiguilles Rouges crystalline massif (Western Alps), structural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.229691. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark study of simulators for thermo-hydraulic modelling of low enthalpy geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian E Mindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alt-Epping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Beernink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T Birdsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102130. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2021.102130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Better Advantage of Fold Axis Data to Characterize Anisotropy of Complex Folded Structures in the Implicit Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day development of gully-channel sinuosity by carbon dioxide gas supported flows on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Pasquon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 329, pp.319:1093-1101 (IF 1,123). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined face based and nodal based discretizations on hybrid meshes for non-isothermal two-phase Darcy flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal compositional liquid gas Darcy flow: formulation, soil-atmosphere boundary condition and application to high energy geothermal simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F. Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-018-9794-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Soliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4972-4995. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018gc007965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel geothermal numerical model with faults and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1592-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel numerical modeling of hybrid-dimensional compositional non-isothermal Darcy flows in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Parallel vertex approximate gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.619-620. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-017-9653-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Vertex Approximate Gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-016-9606-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of paleoclimates on the deep heat flux of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of complex well architecture performance for geothermal exploitation of the Paris basin: A modeling and economic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface temperature maps in French sedimentary basins: new data compilation and interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.377-390. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 years of Dogger aquifer management in Ile-de-France, Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Schaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.339-356. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based stochastic modelling: meandering channelized reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication of the International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForGEO : Nouvel outil open-source dans QGIS pour la modélisation géologique 3D Auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loop3D Foundation, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'exploration des aquifères offshore (ANR Aquimer, Roussillon, sud France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next level for QGIS: 3D representation and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOP 3D, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Flows In Porous Media With ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème journées d'études des milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal PhD Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Meeting on 3D geological modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEUS (Geological Survey of Denmark and Greenland), May 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements hydrothermaux avec ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR HydroGEMM 2023 : Journées scientifiques "Hydrogène du sous-sol: étude intégrée de la GEnèse … à la Modélisation Mathématique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir sur 50 ans d'expérience en géomodélisation : un exercice de funambulisme entre tradition et table rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hydraulic and mechanical constraints on the 5 magnitude earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pébay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrothermale des systèmes géothermiques profonds fracturés avec le code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du scan laser 3D en cavité à la modélisation géologique et géotechnique du proche sous-sol urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Face Based And Nodal Based Discretizations For Multiphase Darcy Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XVI - 16th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-31, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201802274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underground laser scans to 3D urban geological and geotechnical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with the ComPASS Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Birgle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop 2018 - 43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Feb 2018, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling processes at basin scale by numerical modelling for geothermal resources: application to the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR2018 Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Observatoire des Sciences de l'Univers de Rennes (OSUR); CNRS; INRIA, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal Compositional Two-Phase Darcy Flow: Formulation and Outflow Boundary Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies, paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New well architectures assessment for geothermal exploitation of the Triassic sandstones in Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'écoulements compositionnels thermiques. Applications à la géothermie haute énergie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D maps to 3D modelling: much more than &amp;quot; just one more dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stanford, United States. pp.SGP-TR-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep geothermal reservoirs evolution from a modeling perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New wells architectures to access deep geothermal reservoirs and increase well productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Deep Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéités sédimentaires et exploitation géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluvial Sedimentary Heterogeneities on Heat Transfer at a Geothermal Doublet Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bouillante geothermal field (Guadeloupe, French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Lakhssassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Giuglaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and thermal impact modelling at the scale of the geothermal heating doublet in the Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ungemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Antics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford, United States. pp.403-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études mathématiques et numériques pour la modélisation des systèmes hydrothermaux. Applications à la géothermie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D et caractérisation des réservoirs du Trias du bassin de Paris. Application à l'évaluation du potentiel géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage in the Dogger aquifer of the Paris Basin based on geothermal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques de l'IFP: Stockage Géologique du CO2 et de l'Energie en Aquifères Salins Profonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Geostatistics congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oy Leuangthong, Clayton V. Deutsch, Sep 2004, Banff, Canada. pp.611-619, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Stochastic Modelling in the Example of Meandering Channelized Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.P042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing 3D geological models using QGis, an open-source GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Professional Geology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au cœur des géosciences pour un monde en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Besnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clefs du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teratec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-73, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double surface rupture and hydraulic recharge of a three-fault system during the Mw 4.9 earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal simulation in a fault zone: Impact and efficiency of different stimulation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performances du code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ould Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Maison de la Simulation; BRGM (Bureau de recherches géologiques et minières). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes : une approche génétique et stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. École Nationale Supérieure des Mines de Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88411FE1"/>
+    <w:nsid w:val="27DDDE30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonlopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7355-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11401776X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832659v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420361v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1592-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9653-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272498v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9606-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZB5J6Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01346140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZFM3KHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03664525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schaper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2010.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerc'H" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04987362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04072599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04163727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01854827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grabriel Courrioux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ksibi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaude" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01844109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01285364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00879468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00661859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Lakhssassi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giuglaris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00566284v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609480v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castagnac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05356899v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teratec.eu/library/pdf/2025/LIVRE_BLANC_TERATEC_INTERACTIF_2025-10-22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03754409v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02391397v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000630v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1260" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonlopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7355-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11401776X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832659v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1592-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420361v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9653-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272498v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9606-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZB5J6Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01346140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZFM3KHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03664525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schaper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2010.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04987362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04072599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04163727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01854827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grabriel Courrioux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ksibi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802274" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01844109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01285364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00879468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00661859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Lakhssassi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giuglaris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00566284v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609480v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castagnac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05356899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teratec.eu/library/pdf/2025/LIVRE_BLANC_TERATEC_INTERACTIF_2025-10-22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03754409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02391397v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1260" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>