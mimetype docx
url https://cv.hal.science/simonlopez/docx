--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simonlopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7355-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11401776X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal modeling in complex geological systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.105752. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.203 - 231. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Water and Stress Transfers from Ground Surface on the Shallow Earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Role of Remote Sensing in Investigating Fault Zone Properties over Various Spatial-Temporal Scales, 15 (9), pp.2270. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase geothermal model with fracture network and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.121 - 149. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large thrusting and late faulting shape the Aiguilles Rouges crystalline massif (Western Alps), structural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.229691. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark study of simulators for thermo-hydraulic modelling of low enthalpy geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian E Mindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alt-Epping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Beernink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T Birdsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102130. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2021.102130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Better Advantage of Fold Axis Data to Characterize Anisotropy of Complex Folded Structures in the Implicit Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day development of gully-channel sinuosity by carbon dioxide gas supported flows on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Pasquon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 329, pp.319:1093-1101 (IF 1,123). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined face based and nodal based discretizations on hybrid meshes for non-isothermal two-phase Darcy flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal compositional liquid gas Darcy flow: formulation, soil-atmosphere boundary condition and application to high energy geothermal simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F. Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-018-9794-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Soliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4972-4995. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018gc007965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel geothermal numerical model with faults and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1592-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel numerical modeling of hybrid-dimensional compositional non-isothermal Darcy flows in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Parallel vertex approximate gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.619-620. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-017-9653-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Vertex Approximate Gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-016-9606-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of paleoclimates on the deep heat flux of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of complex well architecture performance for geothermal exploitation of the Paris basin: A modeling and economic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface temperature maps in French sedimentary basins: new data compilation and interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.377-390. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 years of Dogger aquifer management in Ile-de-France, Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Schaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.339-356. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based stochastic modelling: meandering channelized reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication of the International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForGEO : Nouvel outil open-source dans QGIS pour la modélisation géologique 3D Auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loop3D Foundation, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'exploration des aquifères offshore (ANR Aquimer, Roussillon, sud France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next level for QGIS: 3D representation and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOP 3D, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Flows In Porous Media With ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème journées d'études des milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal PhD Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Meeting on 3D geological modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEUS (Geological Survey of Denmark and Greenland), May 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements hydrothermaux avec ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR HydroGEMM 2023 : Journées scientifiques "Hydrogène du sous-sol: étude intégrée de la GEnèse … à la Modélisation Mathématique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir sur 50 ans d'expérience en géomodélisation : un exercice de funambulisme entre tradition et table rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hydraulic and mechanical constraints on the 5 magnitude earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pébay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrothermale des systèmes géothermiques profonds fracturés avec le code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du scan laser 3D en cavité à la modélisation géologique et géotechnique du proche sous-sol urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Face Based And Nodal Based Discretizations For Multiphase Darcy Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XVI - 16th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-31, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201802274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underground laser scans to 3D urban geological and geotechnical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with the ComPASS Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Birgle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop 2018 - 43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Feb 2018, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling processes at basin scale by numerical modelling for geothermal resources: application to the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR2018 Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Observatoire des Sciences de l'Univers de Rennes (OSUR); CNRS; INRIA, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal Compositional Two-Phase Darcy Flow: Formulation and Outflow Boundary Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies, paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New well architectures assessment for geothermal exploitation of the Triassic sandstones in Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'écoulements compositionnels thermiques. Applications à la géothermie haute énergie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D maps to 3D modelling: much more than &amp;quot; just one more dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stanford, United States. pp.SGP-TR-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep geothermal reservoirs evolution from a modeling perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New wells architectures to access deep geothermal reservoirs and increase well productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Deep Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéités sédimentaires et exploitation géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluvial Sedimentary Heterogeneities on Heat Transfer at a Geothermal Doublet Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bouillante geothermal field (Guadeloupe, French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Lakhssassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Giuglaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and thermal impact modelling at the scale of the geothermal heating doublet in the Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ungemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Antics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford, United States. pp.403-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études mathématiques et numériques pour la modélisation des systèmes hydrothermaux. Applications à la géothermie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D et caractérisation des réservoirs du Trias du bassin de Paris. Application à l'évaluation du potentiel géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage in the Dogger aquifer of the Paris Basin based on geothermal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques de l'IFP: Stockage Géologique du CO2 et de l'Energie en Aquifères Salins Profonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Geostatistics congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oy Leuangthong, Clayton V. Deutsch, Sep 2004, Banff, Canada. pp.611-619, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Stochastic Modelling in the Example of Meandering Channelized Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.P042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing 3D geological models using QGis, an open-source GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Professional Geology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au cœur des géosciences pour un monde en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Besnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clefs du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teratec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-73, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double surface rupture and hydraulic recharge of a three-fault system during the Mw 4.9 earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal simulation in a fault zone: Impact and efficiency of different stimulation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performances du code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ould Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Maison de la Simulation; BRGM (Bureau de recherches géologiques et minières). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes : une approche génétique et stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. École Nationale Supérieure des Mines de Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simonlopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7355-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11401776X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal modeling in complex geological systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.105752. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.203 - 231. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Water and Stress Transfers from Ground Surface on the Shallow Earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Role of Remote Sensing in Investigating Fault Zone Properties over Various Spatial-Temporal Scales, 15 (9), pp.2270. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase geothermal model with fracture network and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.121 - 149. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large thrusting and late faulting shape the Aiguilles Rouges crystalline massif (Western Alps), structural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.229691. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Better Advantage of Fold Axis Data to Characterize Anisotropy of Complex Folded Structures in the Implicit Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark study of simulators for thermo-hydraulic modelling of low enthalpy geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian E Mindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alt-Epping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Beernink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T Birdsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102130. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2021.102130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal compositional liquid gas Darcy flow: formulation, soil-atmosphere boundary condition and application to high energy geothermal simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F. Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-018-9794-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined face based and nodal based discretizations on hybrid meshes for non-isothermal two-phase Darcy flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day development of gully-channel sinuosity by carbon dioxide gas supported flows on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Pasquon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 329, pp.319:1093-1101 (IF 1,123). </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Soliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4972-4995. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018gc007965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel geothermal numerical model with faults and multi-branch wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1592-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel numerical modeling of hybrid-dimensional compositional non-isothermal Darcy flows in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Parallel vertex approximate gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.619-620. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-017-9653-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of complex well architecture performance for geothermal exploitation of the Paris basin: A modeling and economic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Vertex Approximate Gradient discretization of hybrid dimensional Darcy flow and transport in discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-016-9606-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of paleoclimates on the deep heat flux of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface temperature maps in French sedimentary basins: new data compilation and interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.377-390. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 years of Dogger aquifer management in Ile-de-France, Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Schaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.339-356. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based stochastic modelling: meandering channelized reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication of the International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForGEO : Nouvel outil open-source dans QGIS pour la modélisation géologique 3D Auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loop3D Foundation, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'exploration des aquifères offshore (ANR Aquimer, Roussillon, sud France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next level for QGIS: 3D representation and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOP 3D, Apr 2025, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Flows In Porous Media With ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème journées d'études des milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal PhD Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Meeting on 3D geological modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEUS (Geological Survey of Denmark and Greenland), May 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements hydrothermaux avec ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR HydroGEMM 2023 : Journées scientifiques "Hydrogène du sous-sol: étude intégrée de la GEnèse … à la Modélisation Mathématique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir sur 50 ans d'expérience en géomodélisation : un exercice de funambulisme entre tradition et table rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hydraulic and mechanical constraints on the 5 magnitude earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pébay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling processes at basin scale by numerical modelling for geothermal resources: application to the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR2018 Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Observatoire des Sciences de l'Univers de Rennes (OSUR); CNRS; INRIA, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrothermale des systèmes géothermiques profonds fracturés avec le code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du scan laser 3D en cavité à la modélisation géologique et géotechnique du proche sous-sol urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Face Based And Nodal Based Discretizations For Multiphase Darcy Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XVI - 16th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-31, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201802274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underground laser scans to 3D urban geological and geotechnical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ksibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with the ComPASS Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Birgle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop 2018 - 43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Feb 2018, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal Compositional Two-Phase Darcy Flow: Formulation and Outflow Boundary Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F Smaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal anomalies, paleoclimatic diffusive and advective phenomena: example of the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'écoulements compositionnels thermiques. Applications à la géothermie haute énergie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Smai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New well architectures assessment for geothermal exploitation of the Triassic sandstones in Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D maps to 3D modelling: much more than &amp;quot; just one more dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stanford, United States. pp.SGP-TR-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep geothermal reservoirs evolution from a modeling perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New wells architectures to access deep geothermal reservoirs and increase well productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Deep Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéités sédimentaires et exploitation géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluvial Sedimentary Heterogeneities on Heat Transfer at a Geothermal Doublet Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études mathématiques et numériques pour la modélisation des systèmes hydrothermaux. Applications à la géothermie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Copol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bouillante geothermal field (Guadeloupe, French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Lakhssassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Giuglaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and thermal impact modelling at the scale of the geothermal heating doublet in the Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ungemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Antics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford, United States. pp.403-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D et caractérisation des réservoirs du Trias du bassin de Paris. Application à l'évaluation du potentiel géothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage in the Dogger aquifer of the Paris Basin based on geothermal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques de l'IFP: Stockage Géologique du CO2 et de l'Energie en Aquifères Salins Profonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Geostatistics congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oy Leuangthong, Clayton V. Deutsch, Sep 2004, Banff, Canada. pp.611-619, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Stochastic Modelling in the Example of Meandering Channelized Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.P042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing 3D geological models using QGis, an open-source GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Quimerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Professional Geology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au cœur des géosciences pour un monde en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Besnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clefs du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teratec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-73, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Modeling in Complex Geological Systems with ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Castanon Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double surface rupture and hydraulic recharge of a three-fault system during the Mw 4.9 earthquake of 11 November 2019 at Le Teil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal simulation in a fault zone: Impact and efficiency of different stimulation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performances du code ComPASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ould Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Maison de la Simulation; BRGM (Bureau de recherches géologiques et minières). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes : une approche génétique et stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. École Nationale Supérieure des Mines de Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27DDDE30"/>
+    <w:nsid w:val="E0773944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonlopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7355-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11401776X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832659v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1592-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420361v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9653-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272498v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9606-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZB5J6Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01346140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZFM3KHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03664525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schaper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2010.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04987362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04072599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04163727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01854827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grabriel Courrioux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ksibi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802274" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01844109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01285364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00879468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00661859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Lakhssassi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giuglaris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00566284v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609480v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castagnac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05356899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teratec.eu/library/pdf/2025/LIVRE_BLANC_TERATEC_INTERACTIF_2025-10-22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03754409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02391397v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1260" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonlopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7355-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11401776X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04801670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castanon Quiroz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702391v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9794-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832659v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.03.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Beltzung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1592-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420361v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9653-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01346140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.06.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZFM3KHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272498v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9606-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZB5J6Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03664525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schaper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2010.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerc'H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04987362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sma&#239;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04072599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04163727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877388v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01854827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grabriel Courrioux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ksibi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaude" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01844109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01285364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00879468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00661859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00609475v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Lakhssassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giuglaris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00566284v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castagnac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05356899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teratec.eu/library/pdf/2025/LIVRE_BLANC_TERATEC_INTERACTIF_2025-10-22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04246471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03754409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02391397v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1260" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>