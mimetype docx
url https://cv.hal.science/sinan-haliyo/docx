--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -397,1394 +397,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining deep learning and microfluidics for fast and noninvasive sorting of zebrafish embryo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical chiral microrobot for out-of-plane rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Sadak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leandre Bereziat</w:t>
+                <w:t xml:space="preserve">Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fage</w:t>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lemkalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17946-7⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02143-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343782v1</w:t>
+                <w:t xml:space="preserve">hal-05100221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Microscopy: Tactile Perception of Small Scales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-clinical development of a self-propelled biliary microrobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22134808-bja10169⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (S 02), pp.S184-S184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1805460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311129v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic shaping of multi-touch stimuli by programmable acoustic metamaterial</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining deep learning and microfluidics for fast and noninvasive sorting of zebrafish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Sadak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandre Bereziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63560-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.37778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17946-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290387v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-clinical development of a self-propelled biliary microrobot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haptic Microscopy: Tactile Perception of Small Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multisensory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22134808-bja10169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1805460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05100224v1</w:t>
+                <w:t xml:space="preserve">hal-05311129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical chiral microrobot for out-of-plane rotation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic shaping of multi-touch stimuli by programmable acoustic metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Lemkalli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.230. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02143-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100221v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robotic Strategy for In-Plane Center of Rotation Identification and Control in Atomic Force Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Optimized Sandwich and Topological Structures for Enhanced Haptic Transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3333684⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3444491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489957v1</w:t>
+                <w:t xml:space="preserve">hal-04747029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Sorting of Zebrafish Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Sadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mannioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zizioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12213-024-00167-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotisation de la fécondation in vitro : avantages, état actuel et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Banrezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.74-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/mte.2024.0992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional optical microrobot orientation estimation and tracking using deep learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edison Gerena</w:t>
+                <w:t xml:space="preserve">A Robotic Strategy for In-Plane Center of Rotation Identification and Control in Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Romero Leiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574724002091⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3333684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820904v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow measurement in microfluidic chips through optical trapping and deep learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Inacio</w:t>
+                <w:t xml:space="preserve">Three-dimensional optical microrobot orientation estimation and tracking using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Sadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Sadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12213-024-00173-0⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574724002091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509008v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Sandwich and Topological Structures for Enhanced Haptic Transparency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+                <w:t xml:space="preserve">Flow measurement in microfluidic chips through optical trapping and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Sadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3444491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12213-024-00173-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747029v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept of an affordable, compact and transcranial submillimeter accurate ultrasound-based tracking system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zarader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic Crystals Applied to Localised Surface Haptics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.668--674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1972,1238 +1972,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t>
+                <w:t xml:space="preserve">Pre-Calibrated Visuo-Haptic Co-Location Improves Execution in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic P Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.588-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2019.2957801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190990v1</w:t>
+                <w:t xml:space="preserve">hal-04301896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ICRA 2020 Went From Paris to the Cloud [Society News]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.81 - 83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mra.2020.3029233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Calibrated Visuo-Haptic Co-Location Improves Execution in Virtual Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morgado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.588-599. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.1758-1763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2019.2957801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301896v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-calibrated Visuo-Haptic Co-location Improves Execution in Virtual Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMSbased force sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc P Heurley</w:t>
+                <w:t xml:space="preserve">Jonathan Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, p. 588-599</w:t>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.53 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947074v1</w:t>
+                <w:t xml:space="preserve">hal-02867735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Bandwidth 3-D Multitrap Actuation Technique for 6-DoF Real-Time Control of Optical Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Tracking systems for intracranial medical devices: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Devices and Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.e10033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds3.10033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lra.2019.2892393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02016632v1</w:t>
+                <w:t xml:space="preserve">hal-03190991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular bilateral haptic control framework for teleoperation of robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omer F. Argin</w:t>
+                <w:t xml:space="preserve">Electromechanical Model of a Conducting Polymer Transducer, Application to a Soft Gripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2942159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574718001042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02017363v1</w:t>
+                <w:t xml:space="preserve">hal-02399399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Model of a Conducting Polymer Transducer, Application to a Soft Gripper</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Pre-calibrated Visuo-Haptic Co-location Improves Execution in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc P Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 588-599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2942159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399399v1</w:t>
+                <w:t xml:space="preserve">hal-02947074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele–Robotic Platform for Dexterous Optical Single-Cell Manipulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modular bilateral haptic control framework for teleoperation of robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Molawade</w:t>
+                <w:t xml:space="preserve">Zeki Y. Bayraktaroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youen Vitry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omer F. Argin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (10), pp.677. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (02), pp.338-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi10100677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574718001042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372347v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking systems for intracranial medical devices: a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duplat</w:t>
+                <w:t xml:space="preserve">High-Bandwidth 3-D Multitrap Actuation Technique for 6-DoF Real-Time Control of Optical Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Devices and Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds3.10033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.647-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lra.2019.2892393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190991v1</w:t>
+                <w:t xml:space="preserve">hal-02016632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMSbased force sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tele–Robotic Platform for Dexterous Optical Single-Cell Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Molawade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cailliez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Youen Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi10100677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867735v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical expression of elastic rods at equilibrium under 3D strong anchoring boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,51 +3302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3393,51 +3393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifications of ideal 3d elastica shapes at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,90 +3644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable and transparent microscale force feedback teleoperation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (5), pp.2593-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,103 +3761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling What an Insect Feels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (10), pp.e108895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3885,792 +3885,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robposit, a robust pose estimator for operator controlled nanomanipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Ouarti</w:t>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sauvet</w:t>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (5), pp 608-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190996v1</w:t>
+                <w:t xml:space="preserve">hal-00929897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentle and fast atomic force microscopy with piezoelectric scanning probe for nanorobotics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Polesel-Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (6), pp.065502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/24/6/065502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Robposit, a robust pose estimator for operator controlled nanomanipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.73-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00929897v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based haptic feedback for remote micromanipulation in-SEM environment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Stolle</w:t>
+                <w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15599612.2012.701370⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.319-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364911430421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737607v1</w:t>
+                <w:t xml:space="preserve">hal-03190998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Teleoperation for 3-D Microassembly of Spherical Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Vision-based haptic feedback for remote micromanipulation in-SEM environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hui Xie</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (1), pp.116-127. </w:t>
+              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.236-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2090892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15599612.2012.701370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912159v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Haptic Teleoperation for 3-D Microassembly of Spherical Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (3), pp.319-329. </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.116-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364911430421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2090892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190998v1</w:t>
+                <w:t xml:space="preserve">hal-02912159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-osmotic propulsion of helical nanobelt swimmers</w:t>
               </w:r>
@@ -4775,260 +4775,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical approach to the design and control of active endoscopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'un schéma de commande pour des couplages haptiques entre le macro-et le nanomonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Desars</w:t>
+                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Szewczyk</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (6), pp.689-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/JESA.44.689-716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191000v1</w:t>
+                <w:t xml:space="preserve">hal-02912310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un schéma de commande pour des couplages haptiques entre le macro-et le nanomonde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
+                <w:t xml:space="preserve">A practical approach to the design and control of active endoscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Desars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.251-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/JESA.44.689-716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912310v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared-photovoltaic properties of graphene revealed by electro- osmotic spray direct patterning of electrodes</w:t>
               </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Nano Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5103,926 +5103,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel imaging/manipulation force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Xie</w:t>
+                <w:t xml:space="preserve">Touching the microworld with force-feedback optical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94, pp.153106</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (12), pp.10260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191003v1</w:t>
+                <w:t xml:space="preserve">hal-03191004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touching the microworld with force-feedback optical tweezers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Graham Gibson</w:t>
+                <w:t xml:space="preserve">Parallel imaging/manipulation force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (12), pp.10260</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.153106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191004v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical lever calibration in atomic force microscope with a mechanical lever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">High-sensitivity mass and position detection of the micro-objects adhered to the afm cantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1-2), pp.17-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191009v1</w:t>
+                <w:t xml:space="preserve">hal-03191008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sensitivity of mass detection using the first torsional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Calibration of lateral force measurements in atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (5), pp.055207</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instrument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.033708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191006v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced accuracy of force application for afm nanomanipulation using nonlinear calibration of the optical lever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Optical lever calibration in atomic force microscope with a mechanical lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (9), pp.096101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2976108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191007v1</w:t>
+                <w:t xml:space="preserve">hal-03191009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stability and transparency for nanoscale force feedback in bilateral coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
+                <w:t xml:space="preserve">Enhanced sensitivity of mass detection using the first torsional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (5), pp.055207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12213-009-0016-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912160v1</w:t>
+                <w:t xml:space="preserve">hal-03191006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of lateral force measurements in atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Vitard</w:t>
+                <w:t xml:space="preserve">Analysis of stability and transparency for nanoscale force feedback in bilateral coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instrument</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12213-009-0016-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191005v1</w:t>
+                <w:t xml:space="preserve">hal-02912160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-sensitivity mass and position detection of the micro-objects adhered to the afm cantilevers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Enhanced accuracy of force application for afm nanomanipulation using nonlinear calibration of the optical lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (1-2), pp.17-25</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (8), pp.1478-1485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191008v1</w:t>
+                <w:t xml:space="preserve">hal-03191007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled rolling of micro objects for autonomous micro manipulation</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Micromechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (2), pp.75-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Micromechatronics, special issue on Micro- handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (3-4), pp.307-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6224,51 +6224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[mü]mad, the adhesion based dynamic micro-manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6319,51 +6319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépose dynamique d'un micro-objet saisi par adhésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6423,51 +6423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation d'objets microscopiques par adhésion et effet inertiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Nano et Micro Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3 (1-2), pp.201-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6652,434 +6652,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of an Active Lubrication Brake for a Surgical Drilling Simulator</w:t>
+                <w:t xml:space="preserve">Augmentation Vibrotactile d'Objets Tangibles pour la Simulation de Textures Multiples Bidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pontreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouchigny</w:t>
+                <w:t xml:space="preserve">Soumia El Montaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE World Haptics Conference (WHC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123264⟩</w:t>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290460v1</w:t>
+                <w:t xml:space="preserve">hal-05294727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Characterisation of Zebrafish Eggs with a Micro-Robotic System Using Quartz Tuning Forks with Tungsten Probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Evaluation of an Active Lubrication Brake for a Surgical Drilling Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pontreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Panëels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zenine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Sylvain Bouchigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, West Lafayette, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Suwon, France. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MARSS65887.2025.11072754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290486v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation Vibrotactile d'Objets Tangibles pour la Simulation de Textures Multiples Bidimensionnelles</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Characterisation of Zebrafish Eggs with a Micro-Robotic System Using Quartz Tuning Forks with Tungsten Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia El Montaser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+                <w:t xml:space="preserve">Mehdi Zenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gueorguiev</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, West Lafayette, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MARSS65887.2025.11072754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294727v1</w:t>
+                <w:t xml:space="preserve">hal-05290486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Sperm Detection and Tracking using Event-based Cameras and Unsupervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Sadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,77 +7139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A haptic training simulator for maxillofacial surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pontreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Panëels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouchigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7286,51 +7286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7377,77 +7377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAL: Wearable based on Active Lubrication for Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pontreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouchigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Panëels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7488,369 +7488,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-based Approach for Optical Microrobot Tracking, Pose prediction and Trapping Points Localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Integration of optical manipulation, microfluidic and deep learning for experimental mechanobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Sadak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARSS 2023, the 6th International Conference on Manipulation, Automation, and Robotics at Small Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228422v1</w:t>
+                <w:t xml:space="preserve">hal-04228435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the registration error of MRI brain data based on regression U-Net</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duplat</w:t>
+                <w:t xml:space="preserve">Deep Learning-based Approach for Optical Microrobot Tracking, Pose prediction and Trapping Points Localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Sadak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MARSS 2023, the 6th International Conference on Manipulation, Automation, and Robotics at Small Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219290v1</w:t>
+                <w:t xml:space="preserve">hal-04228422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of optical manipulation, microfluidic and deep learning for experimental mechanobiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Sadak</w:t>
+                <w:t xml:space="preserve">Estimating the registration error of MRI brain data based on regression U-Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARSS 2023, the 6th International Conference on Manipulation, Automation, and Robotics at Small Scales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228435v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans Struggle to Perceive Congruence in Visuo-Haptic Textures</w:t>
               </w:r>
@@ -7862,51 +7862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Haptics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.128-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7953,77 +7953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Sorting of Zebrafish Embryos using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Sadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Legnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8550,51 +8550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Laser-actuated micro-robots for Experimental Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8632,90 +8632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Control of a Large-Range Nil-Stiffness Electro-Magnetic Active Force Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8756,590 +8756,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Remote Control Interface for Robotic Micro-Assembly at Low Frequency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+                <w:t xml:space="preserve">CoVR: A Large-Scale Force-Feedback Robotic Interface for Non-Deterministic Scenarios in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouzbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MARSS49294.2020.9307839⟩</w:t>
+              <w:t xml:space="preserve">UIST'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Minneapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3379337.3415891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346970v1</w:t>
+                <w:t xml:space="preserve">hal-02931830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoVR: A Large-Scale Force-Feedback Robotic Interface for Non-Deterministic Scenarios in VR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+                <w:t xml:space="preserve">Haptic Remote Control Interface for Robotic Micro-Assembly at Low Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST'20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Minneapolis, United States. </w:t>
+              <w:t xml:space="preserve">2020 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Toronto, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3379337.3415891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MARSS49294.2020.9307839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931830v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of sensory adaptation in the human somatosensory system for kinaesthetic feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophia Sakr</w:t>
+                <w:t xml:space="preserve">Improving optical micromanipulation with force-feedback bilateral coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Haptics Symposium (HAPTICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, -, Unknown Region. pp.724-730, </w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Robotics and Automation Society, 2020, Paris, France. pp.10292-10298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190967v1</w:t>
+                <w:t xml:space="preserve">hal-03190966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving optical micromanipulation with force-feedback bilateral coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Evidences of sensory adaptation in the human somatosensory system for kinaesthetic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Robotics and Automation Society, 2020, Paris, France. pp.10292-10298, </w:t>
+              <w:t xml:space="preserve">2020 IEEE Haptics Symposium (HAPTICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, -, Unknown Region. pp.724-730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190966v1</w:t>
+                <w:t xml:space="preserve">hal-03190967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic optical-micromanipulation platform for teleoperated single-cell manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9380,559 +9380,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ungrounded Master Device for Tele-Microassembly</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Cable driven haptic interface for co-localized desktop VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594063⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Haptics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS.2018.8357200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346974v1</w:t>
+                <w:t xml:space="preserve">hal-03190969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Handheld Master Device for 3D Remote Micro-Manipulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMS-based force sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346944v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMS-based force sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Duflos</w:t>
+                <w:t xml:space="preserve">An Ungrounded Master Device for Tele-Microassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868168v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable driven haptic interface for co-localized desktop VR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A Handheld Master Device for 3D Remote Micro-Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Haptics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Francisco, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HAPTICS.2018.8357200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190969v1</w:t>
+                <w:t xml:space="preserve">hal-03346944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack strategy for cable driven haptic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10018,64 +10018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany. pp.529-534, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10135,77 +10135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pacoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS), Vancouver, Canada.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.1889-1894, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10278,51 +10278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5210-5215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10360,90 +10360,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing transparency of haptic device through velocity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Busan, South Korea. pp.529-534, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10516,51 +10516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10579,334 +10579,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-DoF automatic micropositioning using photometric information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+                <w:t xml:space="preserve">Intention prediction approach to interact naturally with the microworld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Int Conf. on Advanced Intelligent Mechatronics, AIM'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besacon, France. pp.396-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997315v1</w:t>
+                <w:t xml:space="preserve">hal-02423044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention prediction approach to interact naturally with the microworld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Cohen</w:t>
+                <w:t xml:space="preserve">6-DoF automatic micropositioning using photometric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Int Conf. on Advanced Intelligent Mechatronics, AIM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besancon, France. pp.918-923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02423044v1</w:t>
+                <w:t xml:space="preserve">hal-00997315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Transparency Analysis of a Teleoperation Chain For Microscale Interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5946-5951, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10940,51 +10940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Microscale Grasping Using a Self Scheduled Dynamic Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11074,90 +11074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-force sensor by active control of a comb-drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Wollongong, Australia. pp.612-617, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11191,90 +11191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity optimal control enabled micro-force sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d International Conference on Systems and Control (ICSC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Alger, Algeria. pp.490-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11308,90 +11308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality backend for operator controlled nanomanipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3M-NANO International Conference on Manipulation, Manu\char173facturing and Measurement on the Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, -, Unknown Region. pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11410,394 +11410,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely powered floating microswimmers as colloidal microparticle manipulators.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+                <w:t xml:space="preserve">Remote microscale teleoperation through virtual reality and haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Alexandru Ivan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edgar Leon Perez</w:t>
+                <w:t xml:space="preserve">Robert Tunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering, MNE'11.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.894-900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711028v1</w:t>
+                <w:t xml:space="preserve">hal-02912235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the kinect's depth sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remotely powered floating microswimmers as colloidal microparticle manipulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Alexandru Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Panaïté</w:t>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Usciati</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edgar Leon Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Robotic and Sensors Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, -, Unknown Region. pp.131-137</w:t>
+              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering, MNE'11.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190978v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microscale teleoperation through virtual reality and haptic feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Stolle</w:t>
+                <w:t xml:space="preserve">An experimental study of the kinect's depth sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Panaïté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Tunnell</w:t>
+                <w:t xml:space="preserve">Tarik Usciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Robotic and Sensors Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, -, Unknown Region. pp.131-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912235v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely powered propulsion of helical nanobelts</w:t>
               </w:r>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics: Science and Systems 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, -, Unknown Region. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11887,90 +11887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Haptic Handling of Microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6131-6136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11998,442 +11998,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultimate haptic device: first step</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+                <w:t xml:space="preserve">Graphene as thin film infrared optoelectronic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Augusto Vela Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Joint Eurohaptics Conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISOT 2009 International Symposium on Optomechatronic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190980v1</w:t>
+                <w:t xml:space="preserve">hal-03190981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene as thin film infrared optoelectronic sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Pick-and-place nanomanipulation with three-dimensional manipulation force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISOT 2009 International Symposium on Optomechatronic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.169-174</w:t>
+              <w:t xml:space="preserve">The 2009 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.1333-1338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190981v1</w:t>
+                <w:t xml:space="preserve">hal-03190984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pick-and-place nanomanipulation with three-dimensional manipulation force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
+                <w:t xml:space="preserve">The ultimate haptic device: first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2009 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Joint Eurohaptics Conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Salt Lake City, United States. pp.273-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2009.4810858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190984v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed camera particle tracking and force measurement, with real- time haptic feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pacoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles Padgett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12471,90 +12471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing interactions in the microworld with optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pacoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles Padgett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12592,90 +12592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the gains of haptic couplings to improve force feedback stability in nanorobotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.4320-4325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12703,342 +12703,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">DNA as building block for self-assembly of micro-components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t>
+              <w:t xml:space="preserve">IEEE Second International Conference on Quantum, Nano and Micro Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.28-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICQNM.2008.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190986v1</w:t>
+                <w:t xml:space="preserve">hal-03190985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA as building block for self-assembly of micro-components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Abbaci</w:t>
+                <w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Second International Conference on Quantum, Nano and Micro Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.847-856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICQNM.2008.23⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190985v1</w:t>
+                <w:t xml:space="preserve">hal-03190986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dna bio-bonds for meso-scale self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13106,51 +13106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France. pp.4024-4029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13178,528 +13178,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6d haptic feedback for molecular docking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force feedback in micro-manipulation and single cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boukallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de EUROMECH Colloquium 476, Real-time Simulation and Virtual Reality Applications of Multibody Systems</w:t>
+              <w:t xml:space="preserve">Actes de IARP'06 : IARP - IEEE/RAS - EURON Joint Workshop on Micro and Nano Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, -, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191017v1</w:t>
+                <w:t xml:space="preserve">hal-03191018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force feedback in micro-manipulation and single cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6d haptic feedback for molecular docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de IARP'06 : IARP - IEEE/RAS - EURON Joint Workshop on Micro and Nano Robotics</w:t>
+              <w:t xml:space="preserve">Actes de EUROMECH Colloquium 476, Real-time Simulation and Virtual Reality Applications of Multibody Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, -, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191018v1</w:t>
+                <w:t xml:space="preserve">hal-03191017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele-manipulation by adhesion of micro objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-feedback micromanipulation with inconditionnally stable coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence in Robotics and Automation (CIRA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.133-138</w:t>
+              <w:t xml:space="preserve">Iros'05 - 2005 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1923-1928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191021v1</w:t>
+                <w:t xml:space="preserve">hal-03191020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the micro-manipulation system mumad</w:t>
+                <w:t xml:space="preserve">Tele-manipulation by adhesion of micro objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de AIM'05 : IEEE/ASME International Conference on Advanced Intelligent Mechtronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.390-395</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence in Robotics and Automation (CIRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191019v1</w:t>
+                <w:t xml:space="preserve">hal-03191021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-feedback micromanipulation with inconditionnally stable coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of the micro-manipulation system mumad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Micaelli</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iros'05 - 2005 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1923-1928</w:t>
+              <w:t xml:space="preserve">Actes de AIM'05 : IEEE/ASME International Conference on Advanced Intelligent Mechtronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.390-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191020v1</w:t>
+                <w:t xml:space="preserve">hal-03191019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous manipulation using a new strategy of accurate release by rolling</w:t>
               </w:r>
@@ -13711,51 +13711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de ICRA'04: IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, -, Unknown Region. pp.5019-5024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13793,51 +13793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-manipulation using adhesion forces and dynamical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13888,51 +13888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-manipulation using adhesion forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13996,51 +13996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, -, Unknown Region. pp.1870-1875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14059,484 +14059,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Adhesion based micro-manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ICRA'02: IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, -, Unknown Region. pp.1949-1954</w:t>
+              <w:t xml:space="preserve">Actes sur CD-ROM de ISMCR'02 : 12th International Symposium on Measurement and Control in Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, -, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191026v1</w:t>
+                <w:t xml:space="preserve">hal-03191027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+                <w:t xml:space="preserve">Manipulation of micro-objects using dynamical effects in unconstrained environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dogan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ISER'02 : International Symposium on Experimental Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ro.Man.Sy'02: 14th CISM-IFToMM Symposium on Theory and PrACTIce of Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Udine, Italy. pp.151-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-2552-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191029v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of micro-objects using dynamical effects in unconstrained environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
+                <w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ro.Man.Sy'02: 14th CISM-IFToMM Symposium on Theory and PrACTIce of Robots and Manipulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de ISER'02 : International Symposium on Experimental Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, -, Unknown Region. pp.367-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7091-2552-6_18⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03191028v1</w:t>
+                <w:t xml:space="preserve">hal-03191029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion based micro-manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes sur CD-ROM de ISMCR'02 : 12th International Symposium on Measurement and Control in Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, -, Unknown Region</w:t>
+              <w:t xml:space="preserve">Actes de ICRA'02: IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, -, Unknown Region. pp.1949-1954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191027v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical experiments on releasing sticking objets manipulated by adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de SPIE International Conference on Microrobotics and Microassembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, -, Unknown Region. pp.234-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14574,64 +14574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the adhesion based micromanipulation demonstrator at lrp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14807,77 +14807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on micromanipulation using adhesion forces in unconstrainted environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15063,64 +15063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and conception of a micromanipulator taking advantage of micro-scale specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15285,103 +15285,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'erreur de recalage entre des données IRM du cerveau par un U-Net de régression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'intélligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15623,51 +15623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerko Ljubetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15839,51 +15839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rotary Induction Actuator for Kinesthetic and Tactile Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15956,517 +15956,517 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface for Delivering Tactile Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+                <w:t xml:space="preserve">SYSTÈME DE SUIVI ET DE VISUALISATION DE MICRO-DISPOSITIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2022269186A1. 2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zarader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2022123013A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992110v1</w:t>
+                <w:t xml:space="preserve">hal-04030452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTÈME DE SUIVI ET DE VISUALISATION DE MICRO-DISPOSITIF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duplat</w:t>
+                <w:t xml:space="preserve">Interface for Delivering Tactile Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2022123013A1. 2022</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2022269186A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030452v1</w:t>
+                <w:t xml:space="preserve">hal-03992110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface De Stimulation Tactile a Actionneurs Resonants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+                <w:t xml:space="preserve">System and Method for Real-time Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertarand Duplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2106849. 2021</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US20220000454, WO2020135945, EP3880081. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992141v1</w:t>
+                <w:t xml:space="preserve">hal-03992123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System and Method for Real-time Localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin François</w:t>
+                <w:t xml:space="preserve">Interface De Stimulation Tactile a Actionneurs Resonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2106849. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Marchiano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03992123v1</w:t>
+                <w:t xml:space="preserve">hal-03992141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-device tracking and vizualisation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP20306554.5. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16589,51 +16589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Determining the Position of Trapped Objects in Optical Tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16677,51 +16677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Controlling the Axial Position of a Laser Focal Point Produced by a Microscope Objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16746,302 +16746,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device and Method for Measuring Force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechatronic Forceps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Régnier</w:t>
+                <w:t xml:space="preserve">T. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Petit</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2019138014. 2019</w:t>
+                <w:t xml:space="preserve">M. Lutringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2018007733 - EP347. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036107v1</w:t>
+                <w:t xml:space="preserve">hal-04036100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronic Forceps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Device and Method for Measuring Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2019138014. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lu</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04036100v1</w:t>
+                <w:t xml:space="preserve">hal-04036107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17111,64 +17111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR-1860422. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17212,77 +17212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3076614. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17300,103 +17300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pince Mécatronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lutringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3053267. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -17557,51 +17557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of MARSS 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cappelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17685,51 +17685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceeding of MARSS 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastrangeli Massimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17815,51 +17815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of 2023 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Qasaimeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17932,51 +17932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of 2022 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Diller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18066,51 +18066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of 2020 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18547,51 +18547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Fatikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18651,51 +18651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of 2012 International Symposium on Optomechatronic Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18823,51 +18823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="130A8BA1"/>
+    <w:nsid w:val="033BA9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19054,51 +19054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sinan-haliyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4587-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081912803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204816960" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139849827" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05380414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandre Bereziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nodier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amaral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2025.102662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sadak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17946-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05311129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quispe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1805460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lemkalli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02143-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Romero Leiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3333684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mannioui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zizioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00167-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04820904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724002091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00173-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zarader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coudert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3322302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2020.3029233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2892393" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeki Y. Bayraktaroglu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer F. Argin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718001042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ameline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2942159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Legendre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Molawade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100677" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cailliez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duflos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxi Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A.H. Cognet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xi Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. H. Cognet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989556" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel-Maris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/6/065502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2012.701370" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2090892" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desars" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.12.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0LM1Q62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.689-716" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gibson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976108" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0016-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dionnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guinot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00129-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992659v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premankur Banerjee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765721" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pontreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pan&#235;els" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchigny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zenine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072754" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Montaser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765717" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649803" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294173" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294160" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fradin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224382" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294149" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steiner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berberian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lantos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6095" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354079v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Duboc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485291" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05208150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197096" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sakr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307839" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931830v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415891" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190967v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197424" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860946" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346974v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481194" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190970v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munan Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997315v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190978v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Usciati" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912235v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tunnell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094453" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_204" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650443" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190981v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Augusto Vela Saavedra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190984v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190983v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190982v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152270" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Abbaci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQNM.2008.23" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daunay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190988v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650618" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191019v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191020v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191023v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191024v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rollot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191029v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191028v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Haliyo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2552-6_18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHLSV1X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191027v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191031v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191030v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rollot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guinot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haliyo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158533v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191032v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224480v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04773748v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerko Ljubetic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schneider" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.09.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992887v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95213-2.00010-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684412v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_18" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992110v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992123v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertarand Duplat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974952v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036097v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036098v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036107v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;gnier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036100v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lutringer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heriban" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036106v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036105v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036108v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036101v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03073919v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelleri" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072752" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317552v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrangeli Massimo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasaimeh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026338v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/marss55884.2022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026330v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sill" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026331v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passi Kallio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS46363.2019" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihito Arai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481154" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS41941.2017" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026337v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561566" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026333v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sinan-haliyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4587-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081912803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204816960" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139849827" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05380414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandre Bereziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nodier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amaral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2025.102662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lemkalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02143-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quispe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1805460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sadak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17946-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05311129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mannioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zizioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00167-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Romero Leiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3333684" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04820904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724002091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00173-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zarader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coudert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3322302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2020.3029233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cailliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duflos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ameline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2942159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeki Y. Bayraktaroglu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer F. Argin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718001042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2892393" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Legendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Molawade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxi Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A.H. Cognet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xi Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. H. Cognet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989556" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel-Maris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/6/065502" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2012.701370" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2090892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.689-716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desars" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0LM1Q62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gibson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carberry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0016-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dionnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guinot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00129-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992659v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premankur Banerjee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765721" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294727v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Montaser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765717" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pontreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pan&#235;els" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchigny" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123264" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zenine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072754" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649803" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294160" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294173" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fradin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224382" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294149" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steiner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berberian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lantos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6095" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354079v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Duboc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485291" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05208150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197096" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931830v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415891" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346970v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sakr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307839" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197424" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860946" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868168v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594063" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481194" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190970v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munan Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912235v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tunnell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094453" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711028v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Usciati" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_204" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650443" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190981v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Augusto Vela Saavedra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190983v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190982v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152270" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190985v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Abbaci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQNM.2008.23" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daunay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190988v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650618" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191018v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191017v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191023v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191024v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191027v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191028v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Haliyo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2552-6_18" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHLSV1X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191029v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rollot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191031v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191030v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rollot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guinot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haliyo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158533v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191032v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224480v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04773748v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerko Ljubetic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schneider" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.09.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992887v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95213-2.00010-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684412v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_18" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030452v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992110v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992123v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertarand Duplat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974952v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036097v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036098v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036100v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lutringer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heriban" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036107v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;gnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036106v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036105v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036108v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036101v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03073919v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelleri" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072752" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317552v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrangeli Massimo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasaimeh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026338v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/marss55884.2022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026330v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sill" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026331v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passi Kallio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS46363.2019" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihito Arai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481154" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS41941.2017" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026337v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561566" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026333v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>