--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1,18768 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...18716 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sinan Haliyo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Sorbonne Université, Institut des Systèmes Intelligents et de Robotique - ISIR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sinan-haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4587-381X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081912803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204816960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0yQs8s4AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139849827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sinan Haliyo is currently a Professor at the Institute of Intelligent Systems and Robotics (ISIR), Sorbonne University, Paris, where he leads the 'Multiscale Interactions' Lab. He has been active in robotics since 1999 on topics including control and design issues, physical interactions and user interfaces for microscale applications in assembly, characterization and user training. He also takes a particular interest on human-computer interaction issues in remote handling and teleoperation, especially with haptics and multimodal interfaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotiferometer: An automated system for quantification of rotifer cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandre Bereziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 112, pp.102662. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2025.102662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical chiral microrobot for out-of-plane rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lemkalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.230. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02143-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining deep learning and microfluidics for fast and noninvasive sorting of zebrafish embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandre Bereziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.37778. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17946-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Microscopy: Tactile Perception of Small Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22134808-bja10169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic shaping of multi-touch stimuli by programmable acoustic metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.8562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63560-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-clinical development of a self-propelled biliary microrobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oulmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (S 02), pp.S184-S184. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0045-1805460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sandwich and Topological Structures for Enhanced Haptic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3444491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic Strategy for In-Plane Center of Rotation Identification and Control in Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Romero Leiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.523-530. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3333684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Sorting of Zebrafish Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Mannioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zizioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-024-00167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotisation de la fécondation in vitro : avantages, état actuel et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2024.0992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional optical microrobot orientation estimation and tracking using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724002091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow measurement in microfluidic chips through optical trapping and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.8. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-024-00173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept of an affordable, compact and transcranial submillimeter accurate ultrasound-based tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3322302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic Crystals Applied to Localised Surface Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.668--674. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3072566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ICRA 2020 Went From Paris to the Cloud [Society News]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.81 - 83. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mra.2020.3029233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.1758-1763. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Calibrated Visuo-Haptic Co-Location Improves Execution in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.588-599. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2957801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking systems for intracranial medical devices: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Devices and Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.e10033. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds3.10033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental characterization of an active MEMSbased force sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.53 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-calibrated Visuo-Haptic Co-location Improves Execution in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 588-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular bilateral haptic control framework for teleoperation of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeki Y. Bayraktaroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer F. Argin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (02), pp.338-357. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574718001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Bandwidth 3-D Multitrap Actuation Technique for 6-DoF Real-Time Control of Optical Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.647-654. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lra.2019.2892393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Model of a Conducting Polymer Transducer, Application to a Soft Gripper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ju Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2942159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele–Robotic Platform for Dexterous Optical Single-Cell Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Molawade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.677. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10100677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression of elastic rods at equilibrium under 3D strong anchoring boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean A.H. Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 373, pp.736 - 749. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural interface based on intention prediction for semi-autonomous micromanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-018-0259-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications of ideal 3d elastica shapes at equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean A. H. Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (6), pp.062902. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4989556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable and transparent microscale force feedback teleoperation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (5), pp.2593-2603. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2015.2423092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling What an Insect Feels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108895. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp 608-626. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robposit, a robust pose estimator for operator controlled nanomanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentle and fast atomic force microscopy with piezoelectric scanning probe for nanorobotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.065502. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/6/065502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364911430421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based haptic feedback for remote micromanipulation in-SEM environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.236-252. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15599612.2012.701370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Teleoperation for 3-D Microassembly of Spherical Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.116-127. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2010.2090892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-osmotic propulsion of helical nanobelt swimmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Braive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robert-Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (7), pp.806-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach to the design and control of active endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un schéma de commande pour des couplages haptiques entre le macro-et le nanomonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (6), pp.689-716. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.44.689-716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared-photovoltaic properties of graphene revealed by electro- osmotic spray direct patterning of electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Nano Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touching the microworld with force-feedback optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pacoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (12), pp.10260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel imaging/manipulation force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.153106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-sensitivity mass and position detection of the micro-objects adhered to the afm cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1-2), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of lateral force measurements in atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.033708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical lever calibration in atomic force microscope with a mechanical lever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (9), pp.096101. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2976108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced sensitivity of mass detection using the first torsional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp.055207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced accuracy of force application for afm nanomanipulation using nonlinear calibration of the optical lever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (8), pp.1478-1485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stability and transparency for nanoscale force feedback in bilateral coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.145-158. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-009-0016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled rolling of micro objects for autonomous micro manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micromechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-feedback coupling for micro-handling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micromechatronics, special issue on Micro- handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.307-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mü]mad, the adhesion based dynamic micro-manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (6), pp.903-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation d'objets microscopiques par adhésion et effet inertiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Nano et Micro Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1-2), pp.201-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépose dynamique d'un micro-objet saisi par adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 331 (8), pp.563 - 568. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1631-0721(03)00129-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Haptic Aesthetics: A Beat Interference Framework for Encoding Vibrotactile Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raffinement d'un système haptique pour la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premankur Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Active Lubrication Brake for a Surgical Drilling Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pontreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Panëels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE World Haptics Conference (WHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Suwon, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mechanical Characterisation of Zebrafish Eggs with a Micro-Robotic System Using Quartz Tuning Forks with Tungsten Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, West Lafayette, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS65887.2025.11072754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation Vibrotactile d'Objets Tangibles pour la Simulation de Textures Multiples Bidimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia El Montaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Sperm Detection and Tracking using Event-based Cameras and Unsupervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS61851.2024.10612710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic training simulator for maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pontreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Panëels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Impact of Visual and Haptic Sensory Sensitivities on the Detection of Visuo-Haptic Illusions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Mar 2024, Paris, France. pp.1--15, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAL: Wearable based on Active Lubrication for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pontreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Panëels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.291-304, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-based Approach for Optical Microrobot Tracking, Pose prediction and Trapping Points Localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSS 2023, the 6th International Conference on Manipulation, Automation, and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the registration error of MRI brain data based on regression U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of optical manipulation, microfluidic and deep learning for experimental mechanobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSS 2023, the 6th International Conference on Manipulation, Automation, and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans Struggle to Perceive Congruence in Visuo-Haptic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Sorting of Zebrafish Embryos using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Sadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSS 2023, the 6th International Conference on Manipulation, Automation, and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of action optimality criteria as a complementary assessment of pilot workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ᵀᴴ EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2022-6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can I Touch This?&amp;quot;: Survey of Virtual Reality Interactions via Haptic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM '20 '21 - 32e conférence Francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-haptic Illusions for Motor Skill Acquisition in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Venue, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trajectory Model for Desktop-Scale Hand Redirection in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.105-124, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85607-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Laser-actuated micro-robots for Experimental Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optomechatronic Technology (ISOT) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Opto-Mechatronics (ISOM), Nov 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Large-Range Nil-Stiffness Electro-Magnetic Active Force Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.9244-9250, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Remote Control Interface for Robotic Micro-Assembly at Low Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS49294.2020.9307839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoVR: A Large-Scale Force-Feedback Robotic Interface for Non-Deterministic Scenarios in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379337.3415891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving optical micromanipulation with force-feedback bilateral coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, 2020, Paris, France. pp.10292-10298, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of sensory adaptation in the human somatosensory system for kinaesthetic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, -, Unknown Region. pp.724-730, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic optical-micromanipulation platform for teleoperated single-cell manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Helsinki, Finland. pp.60, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2019.8860946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cable driven haptic interface for co-localized desktop VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS.2018.8357200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ungrounded Master Device for Tele-Microassembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Handheld Master Device for 3D Remote Micro-Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental characterization of an active MEMS-based force sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slack strategy for cable driven haptic interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE World Haptics (WHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. pp.581-586, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2017.7989966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear induction actuators for a haptic interface: a quasi-perfect transparent mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cabezon Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE World Haptics Conference (WHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. pp.529-534, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2017.7989965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-bandwidth 3d force feedback optical tweezers for interactive bio-manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pacoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS), Vancouver, Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.1889-1894, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Visual Tracking and Pose Estimation in Scanning Electron Microscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5210-5215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing transparency of haptic device through velocity estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea. pp.529-534, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2015.7222588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Automatic Visual Servoing Scheme using Defocus Information for 6-DoF Micropositioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-DoF automatic micropositioning using photometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Int Conf. on Advanced Intelligent Mechatronics, AIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besancon, France. pp.918-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention prediction approach to interact naturally with the microworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Microscale Grasping Using a Self Scheduled Dynamic Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Transparency Analysis of a Teleoperation Chain For Microscale Interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5946-5951, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-force sensor by active control of a comb-drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wollongong, Australia. pp.612-617, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2013.6584160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity optimal control enabled micro-force sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference on Systems and Control (ICSC13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algeria. pp.490-495, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality backend for operator controlled nanomanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3M-NANO International Conference on Manipulation, Manu\char173facturing and Measurement on the Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, -, Unknown Region. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote microscale teleoperation through virtual reality and haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.894-900, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely powered floating microswimmers as colloidal microparticle manipulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Alexandru Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micky Rakotondrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Leon Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering, MNE'11.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the kinect's depth sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Panaïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Usciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Clady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Robotic and Sensors Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, -, Unknown Region. pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely powered propulsion of helical nanobelts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, -, Unknown Region. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9751-4_204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Haptic Handling of Microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6131-6136, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ultimate haptic device: first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Joint Eurohaptics Conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Salt Lake City, United States. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2009.4810858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene as thin film infrared optoelectronic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Augusto Vela Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISOT 2009 International Symposium on Optomechatronic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, -, Unknown Region. pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pick-and-place nanomanipulation with three-dimensional manipulation force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, -, Unknown Region. pp.1333-1338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed camera particle tracking and force measurement, with real- time haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pacoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Padgett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Trapping Applications (OTA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, -, Unknown Region. pp.OMC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing interactions in the microworld with optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pacoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Padgett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE Volume 7400, Optical Trapping and Optical Micromanipulation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, -, Unknown Region. pp.74001L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the gains of haptic couplings to improve force feedback stability in nanorobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bolopion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.4320-4325, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.847-856, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA as building block for self-assembly of micro-components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Second International Conference on Quantum, Nano and Micro Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQNM.2008.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dna bio-bonds for meso-scale self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, -, Unknown Region. pp.3178-3181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and nonlinearity compensation for force application in AFM based nanomanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France. pp.4024-4029, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6d haptic feedback for molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de EUROMECH Colloquium 476, Real-time Simulation and Virtual Reality Applications of Multibody Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force feedback in micro-manipulation and single cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de IARP'06 : IARP - IEEE/RAS - EURON Joint Workshop on Micro and Nano Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-feedback micromanipulation with inconditionnally stable coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iros'05 - 2005 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1923-1928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-manipulation by adhesion of micro objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence in Robotics and Automation (CIRA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, -, Unknown Region. pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the micro-manipulation system mumad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de AIM'05 : IEEE/ASME International Conference on Advanced Intelligent Mechtronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, -, Unknown Region. pp.390-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous manipulation using a new strategy of accurate release by rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de ICRA'04: IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, -, Unknown Region. pp.5019-5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-manipulation using adhesion forces and dynamical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de IFToMM'03: the 11th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, -, Unknown Region. pp.1405-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-manipulation using adhesion forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de IARP'03: International Advanced Robotics Programme - International Workshop on Microrobots, Micromachines and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, -, Unknown Region. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro-manipulation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, -, Unknown Region. pp.1870-1875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion based micro-manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes sur CD-ROM de ISMCR'02 : 12th International Symposium on Measurement and Control in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, -, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de ICRA'02: IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, -, Unknown Region. pp.1949-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de ISER'02 : International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, -, Unknown Region. pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of micro-objects using dynamical effects in unconstrained environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ro.Man.Sy'02: 14th CISM-IFToMM Symposium on Theory and PrACTIce of Robots and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Udine, Italy. pp.151-162, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-2552-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical experiments on releasing sticking objets manipulated by adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de SPIE International Conference on Microrobotics and Microassembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, -, Unknown Region. pp.234-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the adhesion based micromanipulation demonstrator at lrp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème Congrès Franco-Japonais de Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, -, Unknown Region. pp.417-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-robotic systems for MIS and micromanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP International Workshop on Advanced Robotics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on micromanipulation using adhesion forces in unconstrainted environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buchaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de IROS'00 : IEEE International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, -, Unknown Region. pp.653-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on micromanipulation using adhesion forces in unconstained environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buchaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.653-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and conception of a micromanipulator taking advantage of micro-scale specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de RoManSy'00 : 13th CISM-IFToMM Symposium on Robots and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, -, Unknown Region. pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg design optimization for a walking biped robot based on the rsg concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ben Ouezdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress on the theory of machines and mechanisms - IFToMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, -, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'erreur de recalage entre des données IRM du cerveau par un U-Net de régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'intélligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la mécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sciences Sup, 978-2-10-082664-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring interaction kinetics between T cells and their target tumor cells with optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Goyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerko Ljubetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Immunological Synapse - Part C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 193, Elsevier, pp.155-174, 2025, Methods in Cell Biology, 78-0-443-21868-2. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D force-feedback optical tweezers for experimental biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Changsheng Dai; Guanqiao Shan; Yu Sun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics for Cell Manipulation and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press,, pp.145-172, 2023, 9780323952132. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95213-2.00010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rotary Induction Actuator for Kinesthetic and Tactile Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13235, Springer International Publishing, pp.155-163, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME DE SUIVI ET DE VISUALISATION DE MICRO-DISPOSITIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022123013A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface for Delivering Tactile Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022269186A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Method for Real-time Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertarand Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Marchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20220000454, WO2020135945, EP3880081. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface De Stimulation Tactile a Actionneurs Resonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2106849. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-device tracking and vizualisation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP20306554.5. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système D'interaction Améliorée Dans Un Monde Virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021074530. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for Determining the Position of Trapped Objects in Optical Tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2020/051962, US122.65.012. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for Controlling the Axial Position of a Laser Focal Point Produced by a Microscope Objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2020/051958. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and Method for Measuring Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019138014. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Forceps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lutringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heriban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018007733 - EP347. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : USA - PCT/EP2019/080. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Haptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR-1860422. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif Et Procédé De Mesure De Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weill-Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3076614. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pince Mécatronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Daunizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lutringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heriban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3053267. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Multi-Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotique [cs.RO]. Sorbonne Université, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03073919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of MARSS 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, West Lafayette, United States. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-1, 2025, 979-8-3315-9687-3. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS65887.2025.11072752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of MARSS 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastrangeli Massimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, France. IEEE, 2024, 979-8-3503-7680-7. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS61851.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2023 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Qasaimeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, France. IEEE; IEEE, 2023, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2022 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Diller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, France. IEEE; IEEE, 2022, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/marss55884.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2020 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, France. IEEE, 2020, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS49294.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passi Kallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Helsinki, France. IEEE, 2019, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS46363.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumihito Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nagoya, France. IEEE; IEEE, pp.1-1, 2018, 978-1-5386-4841-4. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2017 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, France. IEEE; IEEE, 2017, 978-1-5386-0346-8. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS41941.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2016 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Fatikow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. IEEE; IEEE, pp.1-1, 2016, 978-1-5090-1510-8. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2016.7561566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2012 International Symposium on Optomechatronic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Optomechatronic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. IEEE, 2012, 978-1-4673-2877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -18823,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="033BA9BE"/>
+    <w:nsid w:val="851E01FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19054,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sinan-haliyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4587-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081912803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204816960" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139849827" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05380414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandre Bereziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nodier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amaral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2025.102662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lemkalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02143-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quispe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1805460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sadak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17946-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05311129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mannioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zizioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00167-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Romero Leiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3333684" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04820904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724002091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00173-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zarader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coudert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3322302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2020.3029233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cailliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duflos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ameline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2942159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeki Y. Bayraktaroglu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer F. Argin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718001042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2892393" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Legendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Molawade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxi Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A.H. Cognet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xi Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. H. Cognet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989556" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel-Maris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/6/065502" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2012.701370" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2090892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.689-716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desars" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0LM1Q62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gibson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carberry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0016-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dionnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guinot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00129-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992659v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premankur Banerjee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765721" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294727v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Montaser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765717" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pontreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pan&#235;els" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchigny" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123264" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zenine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072754" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649803" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294160" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294173" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fradin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224382" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294149" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steiner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berberian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lantos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6095" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354079v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Duboc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485291" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05208150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197096" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931830v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415891" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346970v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sakr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307839" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197424" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860946" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868168v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594063" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481194" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190970v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munan Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912235v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tunnell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094453" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711028v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Usciati" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_204" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650443" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190981v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Augusto Vela Saavedra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190983v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190982v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152270" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190985v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Abbaci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQNM.2008.23" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daunay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190988v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650618" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191018v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191017v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191023v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191024v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191027v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191028v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Haliyo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2552-6_18" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHLSV1X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191029v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rollot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191031v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191030v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rollot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guinot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haliyo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158533v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191032v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224480v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04773748v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerko Ljubetic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schneider" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.09.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992887v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95213-2.00010-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684412v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_18" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030452v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992110v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992123v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertarand Duplat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974952v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036097v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036098v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036100v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lutringer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heriban" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036107v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;gnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036106v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036105v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036108v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036101v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03073919v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelleri" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072752" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317552v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrangeli Massimo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasaimeh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026338v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/marss55884.2022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026330v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sill" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026331v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passi Kallio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS46363.2019" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihito Arai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481154" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS41941.2017" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026337v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561566" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026333v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sinan-haliyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4587-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081912803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204816960" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0yQs8s4AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139849827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05380414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandre Bereziat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amaral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2025.102662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lemkalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02143-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sadak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17946-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05311129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quispe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1805460" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Romero Leiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3333684" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mannioui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zizioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00167-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04820904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724002091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00173-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zarader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3322302" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2020.3029233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cailliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duflos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeki Y. Bayraktaroglu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer F. Argin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718001042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2892393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ameline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2942159" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Legendre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Molawade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100677" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxi Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A.H. Cognet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190992v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xi Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. H. Cognet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989556" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel-Maris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/6/065502" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2012.701370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2090892" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desars" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.12.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0LM1Q62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.689-716" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gibson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976108" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191007v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912160v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0016-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dionnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191036v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00129-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premankur Banerjee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765721" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pontreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pan&#235;els" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchigny" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123264" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zenine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072754" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Montaser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765717" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824053v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612710" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649803" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04824090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228435v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294160" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fradin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224382" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fassi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294149" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991970v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steiner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berberian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lantos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6095" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354079v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Duboc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485291" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330566v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05208150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197096" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sakr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307839" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415891" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197424" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190967v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860946" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594063" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481194" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190970v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munan Yin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355393v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120734v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912235v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tunnell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094453" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711028v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190978v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Usciati" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190979v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_204" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650443" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190981v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Augusto Vela Saavedra" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190984v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190983v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190982v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912220v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152270" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Abbaci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQNM.2008.23" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190987v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daunay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190988v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650618" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191017v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191021v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191019v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191024v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191026v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rollot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191029v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191028v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Haliyo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2552-6_18" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHLSV1X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191031v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191030v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152467v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rollot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guinot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haliyo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191033v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191034v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224480v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04773748v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerko Ljubetic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schneider" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.09.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992887v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95213-2.00010-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684412v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_18" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030452v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992110v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992123v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertarand Duplat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992141v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974952v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036097v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036099v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036098v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036107v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;gnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036100v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lutringer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heriban" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036106v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036105v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036108v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036101v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03073919v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317513v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelleri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072752" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317552v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrangeli Massimo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasaimeh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026338v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diller" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/marss55884.2022" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026330v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sill" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passi Kallio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS46363.2019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026334v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihito Arai" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481154" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026335v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS41941.2017" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026337v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561566" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026333v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>