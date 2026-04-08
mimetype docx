--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sinda Haouès-Jouve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheure en Urbanisme et Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISST / UMR 5193 / Maison de la Recherche, 5 allées Antonio Machado, Université Toulouse Jean Jaurès, 31058 Toulouse Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consulter ma page labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : B 426 / 05.61.50.35.74 / </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sinda.haoues-jouve@univ-tlse2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville durable, environnement urbain et cadre de vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climat, planification et aménagement urbains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation auprojet ADEME </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAENDORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Planification, Adaptation et Energie: Données territoriales et accompagnement&amp;quot;, Appel MODEVAL 2017-5.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EUREQUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> « Evaluation mUltidisciplinaire et Requalification Environnementale des QUArtiers »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet de recherche EUREQUA -coordonné par le LISST- bénéficie d’un financement de l’ANR dans le cadre de l’appel à projets Bâtiments et villes durables 2011. Il questionne les enjeux de la requalification environnementale du cadre de vie urbain à l’échelle des quartiers. Il adopte une approche méthodologique originale qui s’appuie sur une équipe pluridisciplinaire associant géographes, sociologues, physiciens de l’atmosphère, acousticiens et architectes, en collaboration avec des responsables du cadre de vie urbain. La question de recherche est : Comment faire émerger une conception de la qualité environnementale du cadre de vie qui articule une réflexion renouvelée sur : a) la matérialité de l’environnement urbain ; b) les approches sensible et sociale de la relation à l’environnement ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MAPUCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Modélisation Appliquée et droit de l’Urbanisme : Climat urbain et Énergie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE est coordonné par le laboratoire GAME. Il débutera en mars 2014 pour une durée de 4 ans. Il bénéficie d’une aide de l’Agence Nationale de la Recherche, dans le cadre de l’appel à projets Bâtiments et Villes Durables 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE vise à intégrer dans les politiques urbaines et les documents juridiques les plus pertinents des données quantitatives de microclimat urbain, climat et énergie. On s’attachera tout d’abord à obtenir ces données quantitatives, pour n’importe quelle ville de France et ce jusqu’à l’échelle des quartiers, à partir de simulations numériques, puis à définir une méthodologie pour les intégrer dans les documents juridiques et les politiques urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (9), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.89-105. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions du climat et appréhension des enjeux climatiques dans les quartiers pavillonnaires de la périphérie toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.55-66 : carte, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion de l’usine AZF à Toulouse: Une catastrophe inscrite dans la ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Desbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the citizen science part of the NanoEnvi project: monitoring indoor air particulate pollution with passive bio-captors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental quality at district scale: A transdisciplinary approach within the EUREQUA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bras Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficup 2016, First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, QUITO, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of urban climate variability at local scale and comparison with human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis between variability of the urban climate and the landscape heterogeneity at the scale of a neighborhood in the city of Toulouse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of proximity : from Representations of inhabitants to Territorial anchorage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixité : an urban and housing issue ? 23e congrès de l'ENHR (European Network on Housing Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les villes durables au Maghreb et en Méditerranée : enjeux scientifiques et enjeux opérationnels", IRMC-CEDEJ, Hammamet, 29-30 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain. Évaluation pluridiciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Méditerranée, 123/2014, pp.154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-271-13983-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Territorial Approach to Urban Spaces between Sustainability and Liveability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Urban Environment Management and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley; Iste Edition, 2022, 9781789450774. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169672.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure des climats périurbains : entre science et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du développement urbain durable à Marrakech : Effets de contexte, interprétations et construction de l'Agenda 21 local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Pierre Arnaud; Zaki, Lamia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter la ville durable au sud de la Méditerranée : chercheurs et professionnels en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Tour d'Aigues : Editions de l'Aube, 2011, p., 2011, Monde en cours‎-Série Villes et territoires, 978-2-8159-0218-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession des services urbains et nouvelle gouvernance urbaine. L'exemple de Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miossec, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et échelons de la gouvernance : expériences en France et au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2009, p. 119-137, 2009, Gester, 978-2-296-10086-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès du grand nombre aux services urbains essentiels : l'expérience casablancaise dans le long terme, entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement; Institut National d'Aménagement et d'Urbanisme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration à la ville et services urbains au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : IRD, 2005, p. 191-217, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSU 2 : Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes urbaines, modes d'habiter et climat urbain dans le périurbain toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Guibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sinda Haouès-Jouve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheure en Urbanisme et Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISST / UMR 5193 / Maison de la Recherche, 5 allées Antonio Machado, Université Toulouse Jean Jaurès, 31058 Toulouse Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consulter ma page labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : B 426 / 05.61.50.35.74 / </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sinda.haoues-jouve@univ-tlse2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville durable, environnement urbain et cadre de vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climat, planification et aménagement urbains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation auprojet ADEME </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAENDORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Planification, Adaptation et Energie: Données territoriales et accompagnement&amp;quot;, Appel MODEVAL 2017-5.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EUREQUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> « Evaluation mUltidisciplinaire et Requalification Environnementale des QUArtiers »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet de recherche EUREQUA -coordonné par le LISST- bénéficie d’un financement de l’ANR dans le cadre de l’appel à projets Bâtiments et villes durables 2011. Il questionne les enjeux de la requalification environnementale du cadre de vie urbain à l’échelle des quartiers. Il adopte une approche méthodologique originale qui s’appuie sur une équipe pluridisciplinaire associant géographes, sociologues, physiciens de l’atmosphère, acousticiens et architectes, en collaboration avec des responsables du cadre de vie urbain. La question de recherche est : Comment faire émerger une conception de la qualité environnementale du cadre de vie qui articule une réflexion renouvelée sur : a) la matérialité de l’environnement urbain ; b) les approches sensible et sociale de la relation à l’environnement ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MAPUCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Modélisation Appliquée et droit de l’Urbanisme : Climat urbain et Énergie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE est coordonné par le laboratoire GAME. Il débutera en mars 2014 pour une durée de 4 ans. Il bénéficie d’une aide de l’Agence Nationale de la Recherche, dans le cadre de l’appel à projets Bâtiments et Villes Durables 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE vise à intégrer dans les politiques urbaines et les documents juridiques les plus pertinents des données quantitatives de microclimat urbain, climat et énergie. On s’attachera tout d’abord à obtenir ces données quantitatives, pour n’importe quelle ville de France et ce jusqu’à l’échelle des quartiers, à partir de simulations numériques, puis à définir une méthodologie pour les intégrer dans les documents juridiques et les politiques urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (9), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.89-105. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions du climat et appréhension des enjeux climatiques dans les quartiers pavillonnaires de la périphérie toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.55-66 : carte, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion de l’usine AZF à Toulouse: Une catastrophe inscrite dans la ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Desbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the citizen science part of the NanoEnvi project: monitoring indoor air particulate pollution with passive bio-captors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental quality at district scale: A transdisciplinary approach within the EUREQUA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bras Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficup 2016, First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, QUITO, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of urban climate variability at local scale and comparison with human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis between variability of the urban climate and the landscape heterogeneity at the scale of a neighborhood in the city of Toulouse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of proximity : from Representations of inhabitants to Territorial anchorage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixité : an urban and housing issue ? 23e congrès de l'ENHR (European Network on Housing Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les villes durables au Maghreb et en Méditerranée : enjeux scientifiques et enjeux opérationnels", IRMC-CEDEJ, Hammamet, 29-30 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain. Évaluation pluridiciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Méditerranée, 123/2014, pp.154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-271-13983-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Territorial Approach to Urban Spaces between Sustainability and Liveability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Urban Environment Management and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley; Iste Edition, 2022, 9781789450774. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169672.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure des climats périurbains : entre science et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du développement urbain durable à Marrakech : Effets de contexte, interprétations et construction de l'Agenda 21 local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Pierre Arnaud; Zaki, Lamia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter la ville durable au sud de la Méditerranée : chercheurs et professionnels en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Tour d'Aigues : Editions de l'Aube, 2011, p., 2011, Monde en cours‎-Série Villes et territoires, 978-2-8159-0218-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession des services urbains et nouvelle gouvernance urbaine. L'exemple de Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miossec, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et échelons de la gouvernance : expériences en France et au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2009, p. 119-137, 2009, Gester, 978-2-296-10086-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès du grand nombre aux services urbains essentiels : l'expérience casablancaise dans le long terme, entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement; Institut National d'Aménagement et d'Urbanisme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration à la ville et services urbains au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : IRD, 2005, p. 191-217, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSU 2 : Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes urbaines, modes d'habiter et climat urbain dans le périurbain toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Guibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF028C2C"/>
+    <w:nsid w:val="AA3BB8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisst.univ-tlse2.fr/accueil/equipes-de-recherche-hn-/centre-interdisciplinaire-d-etudes-urbaines-cieu-/annuaire/haoues-jouve-sinda-55244.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sinda.haoues-jouve@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurequa.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrm.meteo.fr/ville.climat/spip.php?rubrique120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haoues-Jouve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GHVGH34-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169672.ch3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisst.univ-tlse2.fr/accueil/equipes-de-recherche-hn-/centre-interdisciplinaire-d-etudes-urbaines-cieu-/annuaire/haoues-jouve-sinda-55244.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sinda.haoues-jouve@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurequa.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrm.meteo.fr/ville.climat/spip.php?rubrique120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haoues-Jouve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GHVGH34-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169672.ch3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>