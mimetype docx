--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sinda Haouès-Jouve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheure en Urbanisme et Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISST / UMR 5193 / Maison de la Recherche, 5 allées Antonio Machado, Université Toulouse Jean Jaurès, 31058 Toulouse Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consulter ma page labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : B 426 / 05.61.50.35.74 / </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sinda.haoues-jouve@univ-tlse2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville durable, environnement urbain et cadre de vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climat, planification et aménagement urbains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation auprojet ADEME </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAENDORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Planification, Adaptation et Energie: Données territoriales et accompagnement&amp;quot;, Appel MODEVAL 2017-5.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EUREQUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> « Evaluation mUltidisciplinaire et Requalification Environnementale des QUArtiers »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet de recherche EUREQUA -coordonné par le LISST- bénéficie d’un financement de l’ANR dans le cadre de l’appel à projets Bâtiments et villes durables 2011. Il questionne les enjeux de la requalification environnementale du cadre de vie urbain à l’échelle des quartiers. Il adopte une approche méthodologique originale qui s’appuie sur une équipe pluridisciplinaire associant géographes, sociologues, physiciens de l’atmosphère, acousticiens et architectes, en collaboration avec des responsables du cadre de vie urbain. La question de recherche est : Comment faire émerger une conception de la qualité environnementale du cadre de vie qui articule une réflexion renouvelée sur : a) la matérialité de l’environnement urbain ; b) les approches sensible et sociale de la relation à l’environnement ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MAPUCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Modélisation Appliquée et droit de l’Urbanisme : Climat urbain et Énergie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE est coordonné par le laboratoire GAME. Il débutera en mars 2014 pour une durée de 4 ans. Il bénéficie d’une aide de l’Agence Nationale de la Recherche, dans le cadre de l’appel à projets Bâtiments et Villes Durables 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE vise à intégrer dans les politiques urbaines et les documents juridiques les plus pertinents des données quantitatives de microclimat urbain, climat et énergie. On s’attachera tout d’abord à obtenir ces données quantitatives, pour n’importe quelle ville de France et ce jusqu’à l’échelle des quartiers, à partir de simulations numériques, puis à définir une méthodologie pour les intégrer dans les documents juridiques et les politiques urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (9), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.89-105. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions du climat et appréhension des enjeux climatiques dans les quartiers pavillonnaires de la périphérie toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.55-66 : carte, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion de l’usine AZF à Toulouse: Une catastrophe inscrite dans la ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Desbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the citizen science part of the NanoEnvi project: monitoring indoor air particulate pollution with passive bio-captors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental quality at district scale: A transdisciplinary approach within the EUREQUA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bras Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficup 2016, First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, QUITO, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of urban climate variability at local scale and comparison with human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis between variability of the urban climate and the landscape heterogeneity at the scale of a neighborhood in the city of Toulouse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of proximity : from Representations of inhabitants to Territorial anchorage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixité : an urban and housing issue ? 23e congrès de l'ENHR (European Network on Housing Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les villes durables au Maghreb et en Méditerranée : enjeux scientifiques et enjeux opérationnels", IRMC-CEDEJ, Hammamet, 29-30 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain. Évaluation pluridiciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Méditerranée, 123/2014, pp.154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-271-13983-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Territorial Approach to Urban Spaces between Sustainability and Liveability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Urban Environment Management and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley; Iste Edition, 2022, 9781789450774. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169672.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure des climats périurbains : entre science et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du développement urbain durable à Marrakech : Effets de contexte, interprétations et construction de l'Agenda 21 local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Pierre Arnaud; Zaki, Lamia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter la ville durable au sud de la Méditerranée : chercheurs et professionnels en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Tour d'Aigues : Editions de l'Aube, 2011, p., 2011, Monde en cours‎-Série Villes et territoires, 978-2-8159-0218-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession des services urbains et nouvelle gouvernance urbaine. L'exemple de Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miossec, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et échelons de la gouvernance : expériences en France et au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2009, p. 119-137, 2009, Gester, 978-2-296-10086-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès du grand nombre aux services urbains essentiels : l'expérience casablancaise dans le long terme, entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement; Institut National d'Aménagement et d'Urbanisme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration à la ville et services urbains au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : IRD, 2005, p. 191-217, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSU 2 : Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes urbaines, modes d'habiter et climat urbain dans le périurbain toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Guibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sinda Haouès-Jouve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheure en Urbanisme et Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISST / UMR 5193 / Maison de la Recherche, 5 allées Antonio Machado, Université Toulouse Jean Jaurès, 31058 Toulouse Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consulter ma page labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : B 426 / 05.61.50.35.74 / </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sinda.haoues-jouve@univ-tlse2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville durable, environnement urbain et cadre de vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climat, planification et aménagement urbains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation auprojet ADEME </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAENDORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Planification, Adaptation et Energie: Données territoriales et accompagnement&amp;quot;, Appel MODEVAL 2017-5.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EUREQUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> « Evaluation mUltidisciplinaire et Requalification Environnementale des QUArtiers »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet de recherche EUREQUA -coordonné par le LISST- bénéficie d’un financement de l’ANR dans le cadre de l’appel à projets Bâtiments et villes durables 2011. Il questionne les enjeux de la requalification environnementale du cadre de vie urbain à l’échelle des quartiers. Il adopte une approche méthodologique originale qui s’appuie sur une équipe pluridisciplinaire associant géographes, sociologues, physiciens de l’atmosphère, acousticiens et architectes, en collaboration avec des responsables du cadre de vie urbain. La question de recherche est : Comment faire émerger une conception de la qualité environnementale du cadre de vie qui articule une réflexion renouvelée sur : a) la matérialité de l’environnement urbain ; b) les approches sensible et sociale de la relation à l’environnement ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MAPUCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Modélisation Appliquée et droit de l’Urbanisme : Climat urbain et Énergie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE est coordonné par le laboratoire GAME. Il débutera en mars 2014 pour une durée de 4 ans. Il bénéficie d’une aide de l’Agence Nationale de la Recherche, dans le cadre de l’appel à projets Bâtiments et Villes Durables 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet MApUCE vise à intégrer dans les politiques urbaines et les documents juridiques les plus pertinents des données quantitatives de microclimat urbain, climat et énergie. On s’attachera tout d’abord à obtenir ces données quantitatives, pour n’importe quelle ville de France et ce jusqu’à l’échelle des quartiers, à partir de simulations numériques, puis à définir une méthodologie pour les intégrer dans les documents juridiques et les politiques urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (9), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.89-105. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions du climat et appréhension des enjeux climatiques dans les quartiers pavillonnaires de la périphérie toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.55-66 : carte, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion de l’usine AZF à Toulouse: Une catastrophe inscrite dans la ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Desbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the citizen science part of the NanoEnvi project: monitoring indoor air particulate pollution with passive bio-captors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental quality at district scale: A transdisciplinary approach within the EUREQUA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bras Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficup 2016, First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, QUITO, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of urban climate variability at local scale and comparison with human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis between variability of the urban climate and the landscape heterogeneity at the scale of a neighborhood in the city of Toulouse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Countermeasures to Urban Heat Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of proximity : from Representations of inhabitants to Territorial anchorage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixité : an urban and housing issue ? 23e congrès de l'ENHR (European Network on Housing Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haoues-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les villes durables au Maghreb et en Méditerranée : enjeux scientifiques et enjeux opérationnels", IRMC-CEDEJ, Hammamet, 29-30 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité environnementale en milieu urbain. Évaluation pluridiciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Méditerranée, 123/2014, pp.154, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-271-13983-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Territorial Approach to Urban Spaces between Sustainability and Liveability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Urban Environment Management and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley; Iste Edition, 2022, 9781789450774. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169672.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure des climats périurbains : entre science et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du développement urbain durable à Marrakech : Effets de contexte, interprétations et construction de l'Agenda 21 local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Pierre Arnaud; Zaki, Lamia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter la ville durable au sud de la Méditerranée : chercheurs et professionnels en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Tour d'Aigues : Editions de l'Aube, 2011, p., 2011, Monde en cours‎-Série Villes et territoires, 978-2-8159-0218-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession des services urbains et nouvelle gouvernance urbaine. L'exemple de Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miossec, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et échelons de la gouvernance : expériences en France et au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2009, p. 119-137, 2009, Gester, 978-2-296-10086-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès du grand nombre aux services urbains essentiels : l'expérience casablancaise dans le long terme, entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement; Institut National d'Aménagement et d'Urbanisme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration à la ville et services urbains au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : IRD, 2005, p. 191-217, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSU 2 : Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes urbaines, modes d'habiter et climat urbain dans le périurbain toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Escaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Guibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA3BB8FC"/>
+    <w:nsid w:val="5AEC624B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisst.univ-tlse2.fr/accueil/equipes-de-recherche-hn-/centre-interdisciplinaire-d-etudes-urbaines-cieu-/annuaire/haoues-jouve-sinda-55244.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sinda.haoues-jouve@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurequa.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrm.meteo.fr/ville.climat/spip.php?rubrique120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haoues-Jouve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GHVGH34-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169672.ch3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisst.univ-tlse2.fr/accueil/equipes-de-recherche-hn-/centre-interdisciplinaire-d-etudes-urbaines-cieu-/annuaire/haoues-jouve-sinda-55244.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sinda.haoues-jouve@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurequa.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrm.meteo.fr/ville.climat/spip.php?rubrique120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haoues-Jouve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GHVGH34-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169672.ch3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>