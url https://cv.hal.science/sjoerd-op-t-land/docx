--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1560,282 +1560,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 20 GHz DPI method for SOIC8</w:t>
+                <w:t xml:space="preserve">Kron Simulation of Field-to-line Coupling Using a Meshed and a Modified Taylor Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd Op 'T Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Gil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Compatibility (EMC EUROPE), 2012 International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2013), The 9th International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nara, Japan. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776483v1</w:t>
+                <w:t xml:space="preserve">hal-00923660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kron Simulation of Field-to-line Coupling Using a Meshed and a Modified Taylor Cell</w:t>
+                <w:t xml:space="preserve">Design of a 20 GHz DPI method for SOIC8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd Op 'T Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2013), The 9th International Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electromagnetic Compatibility (EMC EUROPE), 2012 International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923660v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nonlinearity measurement and simulation using common EMC equipment</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stojanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Op 'T Land" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2017.2714760" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2691800" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377005v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leferink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2566449" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amellal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2405089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087147v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Braux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2313231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832250v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13041207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojanovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7522865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7523011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tereshchenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tvrtko Mandi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijan Bari&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396691" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Daran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stojanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Op 'T Land" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2017.2714760" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2691800" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377005v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leferink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2566449" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amellal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2405089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087147v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Braux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2313231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832250v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13041207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojanovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7522865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7523011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tereshchenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tvrtko Mandi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijan Bari&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Daran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>