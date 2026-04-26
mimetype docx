--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -552,459 +552,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric MEMS Flexural-Plate-Wave Transducer for Alignment of Microparticles in a Drying Droplet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas phase growth of metal-organic frameworks on microcantilevers for highly sensitive detection of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mouharrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Nastro</w:t>
+                <w:t xml:space="preserve">Chiara Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Baù</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Eihab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3356708⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0206295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487747v1</w:t>
+                <w:t xml:space="preserve">hal-04626045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Mechanical Characterization and Modeling of a Broadband Piezoelectric Microgenerator Based on Lithium Niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
+                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (9), pp.2815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24092815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase growth of metal-organic frameworks on microcantilevers for highly sensitive detection of volatile organic compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamza Mouharrar</w:t>
+                <w:t xml:space="preserve">Piezoelectric MEMS Flexural-Plate-Wave Transducer for Alignment of Microparticles in a Drying Droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Crivello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+                <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eihab Abdel-Rahman</w:t>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.1119. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.7564 - 7572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0206295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3356708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626045v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Micromachined Microphone with High Acoustic Overload Point and with Electrically Controlled Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,90 +1211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Alignment in Aqueous Solution Employing a Flexural Plate Wave Piezoelectric MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Measurement of an Ultrasound Power Delivery System for Charging Implantable Devices Using an AlN-Based pMUT as Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Proto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,103 +2068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Powered and Battery-Free Vibrational Energy to Time Converter for Wireless Vibration Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
+                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Costanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.7503. </w:t>
@@ -2215,51 +2215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical approach to generate chaos in a micromechanical resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,291 +2313,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">πFBG resonator used as a transducer for trace gas photothermal detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Verdot</w:t>
+                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.437710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.054002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433211v1</w:t>
+                <w:t xml:space="preserve">hal-03248572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Libor Rufer</w:t>
+                <w:t xml:space="preserve">πFBG resonator used as a transducer for trace gas photothermal detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), pp.054002. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.31796-31811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.437710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248572v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-Optical Photoacoustic Sensor for the Detection of Trace Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,641 +2846,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro thermal energy harvester design optimization</w:t>
+                <w:t xml:space="preserve">Lumped-parameters equivalent circuit for condenser microphones modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trioux</w:t>
+                <w:t xml:space="preserve">J. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Monfray</w:t>
+                <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (11), pp.114001. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (4), pp.2121-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/aa7dfe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5006905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700995v1</w:t>
+                <w:t xml:space="preserve">hal-01618867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumped-parameters equivalent circuit for condenser microphones modeling</w:t>
+                <w:t xml:space="preserve">Micro thermal energy harvester design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Esteves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Libor Rufer</w:t>
+                <w:t xml:space="preserve">E. Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ekeom</w:t>
+                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (4), pp.2121-2132. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.114001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5006905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/aa7dfe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618867v1</w:t>
+                <w:t xml:space="preserve">hal-01700995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a smartphone size haptic rendering system based on thin-film AlN actuators on glass substrates</w:t>
+                <w:t xml:space="preserve">Modeling and validation of acoustic performances of micro-acoustic sources for hearing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">G. de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">A. Somà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/8/084007⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 247, pp.614-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528650v1</w:t>
+                <w:t xml:space="preserve">hal-01526848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of HfO2 metal-insulator-metal capacitors under AC stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a smartphone size haptic rendering system based on thin-film AlN actuators on glass substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kassmi</w:t>
+                <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jomni</w:t>
+                <w:t xml:space="preserve">J. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gonon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/16/165502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/8/084007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332701v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and validation of acoustic performances of micro-acoustic sources for hearing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of HfO2 metal-insulator-metal capacitors under AC stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kassmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Pasquale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">P. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Somà</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (16), pp.165502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/16/165502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01526848v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structured PDMS piezoelectric enhancement through charging conditions</w:t>
               </w:r>
@@ -3492,77 +3492,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3596,103 +3596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-inch transparent plates based on thin-film AlN actuators for haptic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.264-269. </w:t>
@@ -3768,77 +3768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (12), pp.125013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,51 +4014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and analytical modelling of holed MEMS resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,652 +4124,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectus abdominis electromyography and MechanoMyoGraphy comparison for the detection of cough.</w:t>
+                <w:t xml:space="preserve">Dielectric properties of polyacrylate thick films used in sensors and actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Lamraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberte Robain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627369⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.075019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/7/075019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006371v1</w:t>
+                <w:t xml:space="preserve">hal-00550040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of dielectric polymers for energy scavenging applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Physical Modeling of MEMS Energy Harvesting Devices With VHDL-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+                <w:t xml:space="preserve">A. Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (10), pp.105006. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (9), pp.1427 - 1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/10/105006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2044786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00550041v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Physical Modeling of MEMS Energy Harvesting Devices With VHDL-AMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrically actuated sacrificial membranes for valving in microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boussetta</w:t>
+                <w:t xml:space="preserve">J. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marzencki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Soudani</w:t>
+                <w:t xml:space="preserve">P. Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.035006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/3/035006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2044786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00550037v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically actuated sacrificial membranes for valving in microsystems</w:t>
+                <w:t xml:space="preserve">Rectus abdominis electromyography and MechanoMyoGraphy comparison for the detection of cough.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allain</w:t>
+                <w:t xml:space="preserve">Hamid Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Gilberte Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pouteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/3/035006⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.6502-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550027v1</w:t>
+                <w:t xml:space="preserve">hal-01006371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of polyacrylate thick films used in sensors and actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Modelling of dielectric polymers for energy scavenging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (10), pp.075019. </w:t>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/7/075019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/10/105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550040v1</w:t>
+                <w:t xml:space="preserve">hal-00550041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Novel Artificial Urinary Sphincter: A Versatile Automated Device</w:t>
               </w:r>
@@ -4889,77 +4889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electroactive polymers for energy scavenging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (8), pp.085012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5044,51 +5044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5135,51 +5135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération de l'énergie des vibrations mécaniques pour générer de l'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,51 +5321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS Vibration Energy Harvesting Devices With Passive Resonance Frequency Adaptation Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,325 +5419,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear variation of Aluminum Nitride capacitance versus voltage induced by a piezoelectric-electrostrictive coupling</w:t>
+                <w:t xml:space="preserve">Dielectrical properties of Metal-Insulator-Metal Aluminium Nitride structures: measurement and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Chappaz</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 104 (3), pp.034110-034110-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2964122⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 105 (4), pp.044111-044111-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3081977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379161v1</w:t>
+                <w:t xml:space="preserve">hal-00379157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrical properties of Metal-Insulator-Metal Aluminium Nitride structures: measurement and modeling</w:t>
+                <w:t xml:space="preserve">Linear variation of Aluminum Nitride capacitance versus voltage induced by a piezoelectric-electrostrictive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Parat</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 105 (4), pp.044111-044111-10. </w:t>
+              <w:t xml:space="preserve">, 2008, 104 (3), pp.034110-034110-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3081977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2964122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379157v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated power harvesting system including a MEMS generator and a power management circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5803,76 +5803,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-stable micro-machined piezoelectric transducer for mechanical to electrical energy</w:t>
+                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cavalier</w:t>
+                <w:t xml:space="preserve">B. Cavallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5886,118 +5886,127 @@
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 80, pp.305-315</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 80, pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10584580600659878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138746v1</w:t>
+                <w:t xml:space="preserve">hal-00135742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation</w:t>
+                <w:t xml:space="preserve">A bi-stable micro-machined piezoelectric transducer for mechanical to electrical energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Cavallier</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6011,78 +6020,69 @@
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 80, pp.305-315. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 80, pp.305-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135742v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of high damping electrostatic micro devices for vibration energy scavenging</w:t>
               </w:r>
@@ -6187,252 +6187,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sweeping mode integrated fingerprint sensor with 256 tactile microbeams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of high-Q microresonators using thin plate mechanical mod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charlot</w:t>
+                <w:t xml:space="preserve">Coudevylle J.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Parrain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Courtois</w:t>
+                <w:t xml:space="preserve">M. De-Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Volume 5343 Reliability, Testing, and Characterization of MEMS, pp.273-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007803v1</w:t>
+                <w:t xml:space="preserve">hal-00135349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of high-Q microresonators using thin plate mechanical mod.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sweeping mode integrated fingerprint sensor with 256 tactile microbeams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coudevylle J.R.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. De-Labachelerie</w:t>
+                <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13(4), pp.636-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2004.832195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135349v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of torsional resonator with two degrees of freedom fabricated by UV-LIGA</w:t>
               </w:r>
@@ -8271,437 +8271,437 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chahed</w:t>
+                <w:t xml:space="preserve">L. Chahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Zawawi</w:t>
+                <w:t xml:space="preserve">I. El-Zawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Thèye</w:t>
+                <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991, 44(11), pp.5506-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332262v1</w:t>
+                <w:t xml:space="preserve">hal-00008970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of deep defects in bulk VHF-GD a-Si:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Favre</w:t>
+                <w:t xml:space="preserve">A. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shah</w:t>
+                <w:t xml:space="preserve">I. Hubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hubin</w:t>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 137-138 pt.1, pp.335-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(05)80124-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(05)80124-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chahad</w:t>
+                <w:t xml:space="preserve">I. El Zawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El-Zawawi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. Theye</w:t>
+                <w:t xml:space="preserve">M. L. Thèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 44(11), pp.5506-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.44.5506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008970v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical bonds and spin properties of a-Si/sub x/Ge/sub y/:H/sub z/ alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9073,90 +9073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric MEMS Temperature Sensor based on Acoustic Flexural Plate Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Malaga, Spain. </w:t>
@@ -9514,90 +9514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural Plate Wave Piezoelectric MEMS Pressure Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9642,602 +9642,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t>
+                <w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020, repoussé à 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848314v1</w:t>
+                <w:t xml:space="preserve">hal-04163730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Flexural Plate Wave Piezoelectric MEMS Transducer for Cell Alignment in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020, repoussé à 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable and Integrated Engineering International Conference (SIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kedah, Malaysia. pp.122-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26066-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163730v1</w:t>
+                <w:t xml:space="preserve">hal-04023666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural Plate Wave Piezoelectric MEMS Transducer for Cell Alignment in Aqueous Solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable and Integrated Engineering International Conference (SIE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26066-7_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04023666v1</w:t>
+                <w:t xml:space="preserve">hal-03848314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties modulation of PVA-glycerol based composites for flexible sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A smart battery free system for wireless condition monitoring using piezoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanu Panayanthattaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTS55284.2022.9809880⟩</w:t>
+              <w:t xml:space="preserve">Smart Systems Integration conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSI56489.2022.9901426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721251v1</w:t>
+                <w:t xml:space="preserve">hal-04257667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart battery free system for wireless condition monitoring using piezoelectric energy harvester</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical properties modulation of PVA-glycerol based composites for flexible sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Systems Integration conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cairo, Egypt. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSI56489.2022.9901426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTS55284.2022.9809880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257667v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric-Pressure Spatial Atomic Layer Deposition (AP-SALD) Of Metal Oxides for Gravimetric Gas Sensing Applications</w:t>
               </w:r>
@@ -10586,64 +10586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant optical transduction for photoacoustic detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10684,679 +10684,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02481249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical performance of interdigitated electrodes supercapacitors for embedded systems: simulation and experimental aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple heater-sensor microsystems on a single glass slide to monitor cell culture temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gassab</w:t>
+                <w:t xml:space="preserve">G. Debontride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chebil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dridi</w:t>
+                <w:t xml:space="preserve">D. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Impedance Spectroscopy (IWIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">7ème Journées Nationales des Technologies Emergentes Autonomes (JNTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613922v1</w:t>
+                <w:t xml:space="preserve">hal-02613902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on a Low Frequency Electrostatic Harvester with High Out-of-plane Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoelectric transducers for medical and biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613925v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Electroactive Polymers for Energy Harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+                <w:t xml:space="preserve">Electrical Tuning of the Resonant Frequency of a Piezoelectric Micromachined Acoustic Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT’s 5th Annual World Congress of Smart Materials - 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Associazione Italiana Sensori e Microsistemi (AISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Naples (Napoli), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078376v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Tuning of the Resonant Frequency of a Piezoelectric Micromachined Acoustic Transducer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ferrari</w:t>
+                <w:t xml:space="preserve">Investigation on a Low Frequency Electrostatic Harvester with High Out-of-plane Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Ferrari</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associazione Italiana Sensori e Microsistemi (AISEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Naples (Napoli), Italy</w:t>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613929v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple heater-sensor microsystems on a single glass slide to monitor cell culture temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blachier</w:t>
+                <w:t xml:space="preserve">Soft Electroactive Polymers for Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Nationales des Technologies Emergentes Autonomes (JNTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">BIT’s 5th Annual World Congress of Smart Materials - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613902v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric transducers for medical and biological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical performance of interdigitated electrodes supercapacitors for embedded systems: simulation and experimental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Impedance Spectroscopy (IWIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613950v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Micromachined Acoustic Transducer with Electrically-Tunable Resonant Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11502,90 +11502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mems Device with Piezoelectric Actuators for Driving Mechanical Vortexes in Aqueous Solution Drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid-State Sensors, Actuators and Microsystems &amp; Eurosensors XXXIII (TRANSDUCERS &amp; EUROSENSORS XXXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.2318-2321</w:t>
@@ -12192,243 +12192,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an autonomous electrostatic generator for micropower vibration energy harvesting under inertial load</w:t>
+                <w:t xml:space="preserve">Thermal stability of micro-structured PDMS piezo-electrets under various polymeric reticulation ratios for sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525156v1</w:t>
+                <w:t xml:space="preserve">hal-01583012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of micro-structured PDMS piezo-electrets under various polymeric reticulation ratios for sensor applications</w:t>
+                <w:t xml:space="preserve">Towards an autonomous electrostatic generator for micropower vibration energy harvesting under inertial load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lagomarsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583012v1</w:t>
+                <w:t xml:space="preserve">hal-01525156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability of Micro-Structured PDMS Piezo-Electrets under Various Polymeric Reticulation Ratios for Sensor Applications</w:t>
               </w:r>
@@ -12522,77 +12522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of structural-fluidic interactions for the design of digital MEMS speakers in hearing aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pedio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12624,869 +12624,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a piezoelectric microgenerator thermo-magnetically triggered</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rendon</w:t>
+                <w:t xml:space="preserve">Butterfly micro bilayer thermal energy harvester geometry with improved performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524083v1</w:t>
+                <w:t xml:space="preserve">hal-01523896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric characterizations of piezo-electret PDMS material for energy harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kachroudi</w:t>
+                <w:t xml:space="preserve">Conception et optimisation d’un micro-générateur piézoélectrique à déclenchement thermomagnétique pour des capteurs autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523245v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency piezoelectric bimorph cantilever for heart beat vibration energy scavenging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Libor Rufer</w:t>
+                <w:t xml:space="preserve">Design and optimization of a piezoelectric microgenerator thermo-magnetically triggered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
+              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523243v1</w:t>
+                <w:t xml:space="preserve">hal-01524083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic piezoelectric response of cellular micro-structured PDMS ferro-electret material under the impact of polymeric reticulation</w:t>
+                <w:t xml:space="preserve">Piezoelectric characterizations of piezo-electret PDMS material for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Dielectric Materials and Applications (ISyDMA'16) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Kenitra-Rabat, Morocco. pp.152</w:t>
+              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344654v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de récupération d'énergie à base de dispositifs piézoélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency piezoelectric bimorph cantilever for heart beat vibration energy scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Micro Technologies au service de l’Energie (JNRSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344670v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly micro bilayer thermal energy harvester geometry with improved performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Monfray</w:t>
+                <w:t xml:space="preserve">Dynamic piezoelectric response of cellular micro-structured PDMS ferro-electret material under the impact of polymeric reticulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">First International Symposium on Dielectric Materials and Applications (ISyDMA'16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kenitra-Rabat, Morocco. pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523896v1</w:t>
+                <w:t xml:space="preserve">hal-01344654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d’un micro-générateur piézoélectrique à déclenchement thermomagnétique pour des capteurs autonomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes de récupération d'énergie à base de dispositifs piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nano Micro Technologies au service de l’Energie (JNRSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524082v1</w:t>
+                <w:t xml:space="preserve">hal-01344670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled multiphysics nite element model and experimental testing of a thermo-magnetically triggered piezoelectric generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Abdala Rendon Hernandez</w:t>
+                <w:t xml:space="preserve">Etude des propriétés piézoélectriques d’un matériau piézo-électret polymère pour micro-capteurs de vibrations mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Journées Nationales du Réseau Doctoral en Micro-nanooélectronique (JNRDM’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523894v1</w:t>
+                <w:t xml:space="preserve">hal-01523241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés piézoélectriques d’un matériau piézo-électret polymère pour micro-capteurs de vibrations mécaniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Libor Rufer</w:t>
+                <w:t xml:space="preserve">Coupled multiphysics nite element model and experimental testing of a thermo-magnetically triggered piezoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Abdala Rendon Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Nationales du Réseau Doctoral en Micro-nanooélectronique (JNRDM’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523241v1</w:t>
+                <w:t xml:space="preserve">hal-01523894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-spaced PDMS piezo-electret cantilevers for vibration energy harvesting</w:t>
               </w:r>
@@ -13498,64 +13498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13643,562 +13643,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of diaphragms for acoustic micro-transducers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Koumela</w:t>
+                <w:t xml:space="preserve">A Predictive model for the effective dielectric permittivity of micro-structured polymer as ferroelectret material for micro-sensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Meeting on Advanced Materials (MAM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432039v1</w:t>
+                <w:t xml:space="preserve">hal-01432074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of a buckling thermal Energy harvester</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a smartphone size haptic rendering system based on thin-film ALN transduction on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">26th Micromechanics and Microsystems Europe workshop (MME'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432029v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive model for the effective dielectric permittivity of micro-structured polymer as ferroelectret material for micro-sensors applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical characterization of a buckling thermal Energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Advanced Materials (MAM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432074v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a smartphone size haptic rendering system based on thin-film ALN transduction on glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of diaphragms for acoustic micro-transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Chappaz</w:t>
+                <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Micromechanics and Microsystems Europe workshop (MME'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399190v1</w:t>
+                <w:t xml:space="preserve">hal-01432039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of bilayer plate for a micro thermal energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14236,90 +14236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of thin-film AlN actuators for 4-inch transparent plates for haptic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14361,51 +14361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a piezoelectric microgenerator thermo-magnetically triggered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14469,64 +14469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Boston, MA., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14545,407 +14545,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and post simulation of thin-film PZT actuated plates for haptic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of a Tactile Display Based on AlN Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems, EuroSimE 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Conference on Solid-State Transducers (EUROSENSORS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.1310-1313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992630v1</w:t>
+                <w:t xml:space="preserve">hal-01393481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large band MEMS microphone for high frequency acoustic applications in air (10 kHz -1MHz)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ollivier</w:t>
+                <w:t xml:space="preserve">Characterization and post simulation of thin-film PZT actuated plates for haptic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrick Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congrès Français d’Acoustique, Poitiers, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems, EuroSimE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghent, Belgium. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2014.6813769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128323v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of a Tactile Display Based on AlN Transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large band MEMS microphone for high frequency acoustic applications in air (10 kHz -1MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. Bernard</w:t>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gorisse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Solid-State Transducers (EUROSENSORS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.1310-1313</w:t>
+              <w:t xml:space="preserve">12th Congrès Français d’Acoustique, Poitiers, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.203-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393481v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'un interposeur pour surface tactile vibrante pour rendu haptique</w:t>
               </w:r>
@@ -15052,51 +15052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Francophone sur les Matériaux Isolants 2014 (RFMI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15115,394 +15115,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application driven design, fabrication and characterization of piezoelectric energy scavenger for cardiac pacemakers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Highly Effective Low Frequency Energy Harvester Using Bulk Piezoelectric Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint UFFC, EFTF and PFM Symposium, International Symposium on the Applications of Ferroelectrics - Piezoresponse Force Microscopy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.340-343</w:t>
+              <w:t xml:space="preserve">13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.641-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964929v1</w:t>
+                <w:t xml:space="preserve">hal-00963524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low frequency piezoelectric energy harvester designed for heart beat vibration scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Nationales sur la Récupération et le Stockage d'Energie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Effective Low Frequency Energy Harvester Using Bulk Piezoelectric Ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application driven design, fabrication and characterization of piezoelectric energy scavenger for cardiac pacemakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.641-645</w:t>
+              <w:t xml:space="preserve">Joint UFFC, EFTF and PFM Symposium, International Symposium on the Applications of Ferroelectrics - Piezoresponse Force Microscopy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963524v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low voltage actuated plate for haptic applications with PZT thin-film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15661,51 +15661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Sensors, Actuators, and MEMS Conference, SPIE Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Grenoble, France. Paper 8763-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15821,90 +15821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS-MEMS technology with front-end surface etching of sacrificial SiO2 dedicated for acoustic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Workshop on Advances in Sensors and Interfaces (IWASI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.154-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15932,260 +15932,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterization of highly efficient piezoelectric microgenerators for low level of acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved MEMS energy harvesters by localized nanostructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Mousselmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Remaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors Technologies &amp; Sensors Indo-French Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Journées Nano Micro Technologies au service de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344667v1</w:t>
+                <w:t xml:space="preserve">hal-01432105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved MEMS energy harvesters by localized nanostructuring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, fabrication and characterization of highly efficient piezoelectric microgenerators for low level of acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Remaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Micro Technologies au service de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sensors Technologies &amp; Sensors Indo-French Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432105v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holed MEM Resonators with High Aspect Ratio, for High Accuracy Frequency Trimming</w:t>
+                <w:t xml:space="preserve">Holed MEMS resonators with High aspect ratio and frequency compensated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16201,358 +16201,358 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid-State Device Research Conference (ESSDERC'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Micromechanics and Micro systems Europe Workshop (MME'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tonsberg, Norway. pp.158-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642158v1</w:t>
+                <w:t xml:space="preserve">hal-00643898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holed MEMS resonators with High aspect ratio and frequency compensated</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain microgauge implementation on cylindrical metal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Micromechanics and Micro systems Europe Workshop (MME'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tonsberg, Norway. pp.158-161</w:t>
+              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering (MNE'11) September 19 - 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643898v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain microgauge implementation on cylindrical metal substrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holed MEM Resonators with High Aspect Ratio, for High Accuracy Frequency Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering (MNE'11) September 19 - 23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Solid-State Device Research Conference (ESSDERC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. pp.123 - 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2011.6044219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641804v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holed MEM Resonators for High Accuracy Frequency Trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16633,51 +16633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient piezoelectric micro harvester for low level of acceleration fabricated with a CMOS compatible process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16763,51 +16763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of wideband piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16986,839 +16986,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic energy harvester for micro-scale applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEMS resonator frequency compensation by “in-line” trimming”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Waltisperger</w:t>
+                <w:t xml:space="preserve">S. Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Condemine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Haccart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International NEWCAS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.177 - 180</w:t>
+              <w:t xml:space="preserve">11th International Symposium on RF MEMS and RF Microsystems (Memswave'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544223v1</w:t>
+                <w:t xml:space="preserve">hal-00544309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Zero Voltage Switching MEMS DC-DC Power Converter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Despesse</w:t>
+                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Conference &amp; Expo 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6465 - 6468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544249v1</w:t>
+                <w:t xml:space="preserve">hal-00560545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different beam shapes for piezoelectric vibration energy harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Allain</w:t>
+                <w:t xml:space="preserve">Design and Control of a Zero Voltage Switching MEMS DC-DC Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Nanotech Conference &amp; Expo 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, Ca., United States. pp.352 - 355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544338v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation de la fréquence des résonateurs MEMS par ajustement in-line</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Capentier</w:t>
+                <w:t xml:space="preserve">Comparison of different beam shapes for piezoelectric vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544180v1</w:t>
+                <w:t xml:space="preserve">hal-00544338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectus Abdominis Electromyography and Mechanomyography Comparison for the Detection of Cough</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation de la fréquence des résonateurs MEMS par ajustement in-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Capentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, "Merging Medical Humanism and Technology" (EMBS'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544317v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS resonator frequency compensation by “in-line” trimming”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Haccart</w:t>
+                <w:t xml:space="preserve">Rectus Abdominis Electromyography and Mechanomyography Comparison for the Detection of Cough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF MEMS and RF Microsystems (Memswave'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, "Merging Medical Humanism and Technology" (EMBS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6502-6505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544309v1</w:t>
+                <w:t xml:space="preserve">hal-00544317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+                <w:t xml:space="preserve">Photovoltaic energy harvester for micro-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waltisperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IEEE International NEWCAS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.177 - 180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560545v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scavenging energy from human motion with tubular dielectric polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17856,64 +17856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new MEMS DC/DC voltage step-down converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17954,1008 +17954,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Fabrication of Electromechanical Tweezers based on CNT Ropes</w:t>
+                <w:t xml:space="preserve">Thermo-Magnetic, Piezo-Electric and Electroactive Energy Harvesting Devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Raslan</w:t>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Poche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech 2009 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Houston, TX, United States. pp.425-428</w:t>
+              <w:t xml:space="preserve">Materials Research Society - MRS Fall MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492166v1</w:t>
+                <w:t xml:space="preserve">hal-00448501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Top-Down Approach for the Design of Low-Power Microsensor Nodes for Wireless Sensor Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
+                <w:t xml:space="preserve">Energy Model for the Design of Ultra-Low Power Nodes for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arrijuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum On Design Language (FDL) 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1195-1198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438291v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Thin Film Micro Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Micro Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMems 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.407-411</w:t>
+              <w:t xml:space="preserve">The Eurosensors XXIII Conference, Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1191-1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491061v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy scavenging using PZT and magnetic materials - Experimental results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delamare</w:t>
+                <w:t xml:space="preserve">Temperature threshold tuning of a thermal harvesting switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piezo 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Denver,Colorado, United States. pp.1385 - 1388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390687v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Magnetic, Piezo-Electric and Electroactive Energy Harvesting Devices.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
+                <w:t xml:space="preserve">Thermal energy scavenging using PZT and magnetic materials - Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - MRS Fall MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, United States</w:t>
+              <w:t xml:space="preserve">Piezo 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448501v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Model for the Design of Ultra-Low Power Nodes for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Briand</w:t>
+                <w:t xml:space="preserve">Design and Fabrication of Electromechanical Tweezers based on CNT Ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Raslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arrijuria</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotech 2009 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Houston, TX, United States. pp.425-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438306v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Micro Device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Calame</w:t>
+                <w:t xml:space="preserve">A Top-Down Approach for the Design of Low-Power Microsensor Nodes for Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eurosensors XXIII Conference, Procedia Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1191-1194</w:t>
+              <w:t xml:space="preserve">Forum On Design Language (FDL) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491035v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature threshold tuning of a thermal harvesting switch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Delamare</w:t>
+                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Thin Film Micro Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMems 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.407-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00491066v1</w:t>
+                <w:t xml:space="preserve">hal-00491061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrificial membranes for serial valving in Microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech 2009 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Houston, TX, United States. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18980,64 +18980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power path optimization for autonomous microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Waltisperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19084,64 +19084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis Of A New Mems Approach To Build A High Efficiency Fully Integrated DC-DC Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19192,51 +19192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric vibration harvesting device with automatic resonance frequency tracking capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19326,51 +19326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the 23rd European Frequency and Time Forum/IEEE International Frequency Control Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.237 - 240, </w:t>
@@ -19402,670 +19402,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of Magnetism and Piezoelectricity for an Energy Scavenger based on Temporal Variation of Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Delamare</w:t>
+                <w:t xml:space="preserve">Dielectric polymer: scavenging energy from human motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.311-313</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277732v1</w:t>
+                <w:t xml:space="preserve">hal-00482444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgénérateurs et circuits de gestion de l’énergie pour microsystèmes autonomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medical Needles Deformation Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième workshop CNRS RECAP - Réseaux de capteurs </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop " Needle Steering "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344664v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy scavenging using hybrid thermo-magnetic/PZT structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering and Urology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">Joint European Magnetics Symposia (JEMS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445911v1</w:t>
+                <w:t xml:space="preserve">hal-00482434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy scavenging using hybrid thermo-magnetic/PZT structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microgénérateurs et circuits de gestion de l’énergie pour microsystèmes autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Magnetics Symposia (JEMS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Cinquième workshop CNRS RECAP - Réseaux de capteurs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482434v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Needles Deformation Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+                <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop " Needle Steering "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, United States</w:t>
+              <w:t xml:space="preserve">Engineering and Urology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418371v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric polymer: scavenging energy from human motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+                <w:t xml:space="preserve">Hybridization of Magnetism and Piezoelectricity for an Energy Scavenger based on Temporal Variation of Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, San Diego CA, United States</w:t>
+              <w:t xml:space="preserve">DTIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.311-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482444v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy scavenging using hybrid thermo-magnetic / PZT structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20116,90 +20116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wearable Micro and Nanosystems for Personalised Health (Phealth'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Valencia, Spain</w:t>
@@ -20228,103 +20228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: Endoskopie Euro (EUS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Orlando, United States</w:t>
@@ -20379,51 +20379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20442,472 +20442,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Modeling of Integrated Power Harvesting System using VHDL-AMS and SPICE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Integrated Power Harvesting System Including a MEMS Generator and a Power Management Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop (BMAS'07) 2007, IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Solid-State Sensors, Actuators and Microsystems Conference (Transducers'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.887-890</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265080v1</w:t>
+                <w:t xml:space="preserve">hal-01432058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche pour la conception d'un émetteur-récepteur très faible consommation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Briand</w:t>
+                <w:t xml:space="preserve">Comparison of piezoelectric MEMS mechanical vibration energy scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanotech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Santa Clara, California, United States. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184594v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of piezoelectric MEMS mechanical vibration energy scavengers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Multilevel Modeling of Integrated Power Harvesting System using VHDL-AMS and SPICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop (BMAS'07) 2007, IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Jose, CA, United States. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156362v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Power Harvesting System Including a MEMS Generator and a Power Management Circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Ammar</w:t>
+                <w:t xml:space="preserve">Nouvelle approche pour la conception d'un émetteur-récepteur très faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solid-State Sensors, Actuators and Microsystems Conference (Transducers'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.887-890</w:t>
+              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432058v1</w:t>
+                <w:t xml:space="preserve">hal-00184594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of a piezoelectric MEMS, vibration energy scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20958,77 +20958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d’énergie via des feuilles souples en polymères diélectriques : modèle et résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21066,77 +21066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete study of electroactive polymers for energy scavenging: modelling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21174,51 +21174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of a piezoelectric microgenerator including a power management circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21269,77 +21269,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Polymer: A Complete Study In Generator Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMems 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21403,51 +21403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Matou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21718,51 +21718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced models for power output prediction from resonant piezoelectric micro power generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21882,64 +21882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sous MATLAB-Simulink d'un émetteur-récepteur pour microcapteurs autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21971,496 +21971,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting</w:t>
+                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cavallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Ballandras</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Symposium on Integrated Ferroelectrics (ISIF 2005), Shanghai, China, april 17-20,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079975v1</w:t>
+                <w:t xml:space="preserve">hal-00135677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ballandras</w:t>
+                <w:t xml:space="preserve">Design and fabrication of piezoelectric micro power generators for autonomous microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept. Rotterdam Pays-Bas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.299-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135673v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High damping electrostatic system for vibration energy scavenging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+                <w:t xml:space="preserve">Wireless sensor network node with asynchronous architecture and vibration harvesting micro power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Vassilev</w:t>
+                <w:t xml:space="preserve">A. Buhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint conference on Smart objects and ambient intelligence: innovative context-aware services: usages and technologies (SoC-EUSAI ’05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.283-286</w:t>
+              <w:t xml:space="preserve">The Smart Objects and Ambient Intelligence Conference (SoC-EUSAI'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445858v1</w:t>
+                <w:t xml:space="preserve">hal-00096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception multi-fonctionnelle et multi-domaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pour les journées du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global simulation and co-simulation of Self Powered Micro Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22482,892 +22473,901 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Matou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cusinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.178-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of high damping electrostatic micro devices for vibration energy scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2005), June 1-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.386-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation .</w:t>
+                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cavallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Integrated Ferroelectrics (ISIF 2005), Shanghai, China, april 17-20,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, China</w:t>
+              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept. Rotterdam Pays-Bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135677v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of piezoelectric micro power generators for autonomous microsystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Marzencki</w:t>
+                <w:t xml:space="preserve">High damping electrostatic system for vibration energy scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Colin</w:t>
+                <w:t xml:space="preserve">A. Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.299-302</w:t>
+              <w:t xml:space="preserve">Joint conference on Smart objects and ambient intelligence: innovative context-aware services: usages and technologies (SoC-EUSAI ’05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009215v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor network node with asynchronous architecture and vibration harvesting micro power generator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Smart Objects and Ambient Intelligence Conference (SoC-EUSAI'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Rotterdam, Netherlands. pp.939 - 942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1603005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096901v1</w:t>
+                <w:t xml:space="preserve">hal-00079975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MEMS piezoelectric vibration energy harvesting device</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Int. Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'05), November 28-30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tokyo, Japan. pp.45 - 48</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080300v1</w:t>
+                <w:t xml:space="preserve">hal-00009224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MEMS piezoelectric vibration energy harvesting device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spirkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.303-304</w:t>
+              <w:t xml:space="preserve">Fifth Int. Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'05), November 28-30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tokyo, Japan. pp.45 - 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009224v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Modelling and Optimisation of Integrated Piezoelectric Micro Power Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Proceedings of the 2005 NSTI Nanotechnology Conference and Trade Show, Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Anaheim, United States. pp.545 - 548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23405,77 +23405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Damping Electrostatic System For Vibration Energy Scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dekkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23517,103 +23517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Fabrication of a New System For Vibration Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dekkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Modeling and Simulation of Microsystems (MSM’05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Anaheim, California, United States. pp.375-378</w:t>
@@ -23642,77 +23642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of a new system for vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23766,234 +23766,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale de micro-batteries pour les microsystèmes autonomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ammar</w:t>
+                <w:t xml:space="preserve">Comparison of High Q microresonators operating on a thin plate mode : the Lamé-mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Réseau Doctoral en Microélectronique (JNRDM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS (DTIP'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreux, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344672v1</w:t>
+                <w:t xml:space="preserve">hal-01392550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of High Q microresonators operating on a thin plate mode : the Lamé-mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale de micro-batteries pour les microsystèmes autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS (DTIP'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montreux, Suisse</w:t>
+              <w:t xml:space="preserve">Journée Nationale Réseau Doctoral en Microélectronique (JNRDM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392550v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de microgénérateurs intégrés pour SoC autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24139,51 +24139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE -- Volume 5343 Reliability, Testing, and Characterization of MEMS/MOEMS III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Jose, CA, United States. pp.273-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24217,77 +24217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of high Q microresonators using thin plate mechanical mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The-International-Society-for-Optical-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.273-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24485,64 +24485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The-International-Society-for-Optical-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.594-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24561,269 +24561,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of higher order surface acoustic modes in high aspect ratio electroplated nickel electrodes on Y+128 lithium niobate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and Characterization of High Q Microresonators Fabricated by UV – LIGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Labachelerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majjad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001-IEEE-Ultrasonics-Symposium.-Proceedings.-An-International-Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technical Proceedings of the 2001 International Conference on Modeling and Simulation of Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hilton Head Island, United States. pp.294 - 297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008617v1</w:t>
+                <w:t xml:space="preserve">hal-00009093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Characterization of High Q Microresonators Fabricated by UV – LIGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of higher order surface acoustic modes in high aspect ratio electroplated nickel electrodes on Y+128 lithium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pastureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Proceedings of the 2001 International Conference on Modeling and Simulation of Microsystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2001-IEEE-Ultrasonics-Symposium.-Proceedings.-An-International-Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Piscataway, NJ, United States. pp.249-52 vol.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2001.991619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009093v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de microrésonateurs à mode de Lamé</w:t>
               </w:r>
@@ -24835,64 +24835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation aux journées MINATEC </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24943,51 +24943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25038,77 +25038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and characterization of Lame-mode microresonators realized by UV-LIGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.300-3 vol. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25520,77 +25520,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser diode wavelength locking using a micromachined silicon mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De-Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings-of-the-SPIE-The-International-Society-for-Optical-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Paris, France. pp.765-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26276,51 +26276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26375,64 +26375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap state studies in a-Si/sub 1-x/Ge/sub x/:H alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26672,51 +26672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Piezoelectric MEMS Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMS: Fundamental Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, crc press, pp.131, 2013, 9781466515819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26735,165 +26735,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques</w:t>
+                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques”, Techniques de fabrication des microsystèmes 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de fabrication des microsystèmes 1 : structures et microsystèmes électromécaniques en couches minces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004, Traité EGEM, série Microsystèmes, Vol.1</w:t>
+              <w:t xml:space="preserve">structures et microsystèmes électromécaniques en couches minces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009156v1</w:t>
+                <w:t xml:space="preserve">hal-00135401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques”, Techniques de fabrication des microsystèmes 1</w:t>
+                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">structures et microsystèmes électromécaniques en couches minces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004</w:t>
+              <w:t xml:space="preserve">Techniques de fabrication des microsystèmes 1 : structures et microsystèmes électromécaniques en couches minces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004, Traité EGEM, série Microsystèmes, Vol.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135401v1</w:t>
+                <w:t xml:space="preserve">hal-00009156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbobines pour MAGMAS.</w:t>
               </w:r>
@@ -27141,90 +27141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical device for detecting an acoustic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27337,298 +27337,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic or photothermal detector comprising an optical transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lauwers</w:t>
+                <w:t xml:space="preserve">Générateur physique chaotique de nombres aléatoires vrais et procédé associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US 2022/0364981 Al. 2022</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3112874. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023705v1</w:t>
+                <w:t xml:space="preserve">hal-03827179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur physique chaotique de nombres aléatoires vrais et procédé associé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+                <w:t xml:space="preserve">Photoacoustic or photothermal detector comprising an optical transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3112874. 2022</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US 2022/0364981 Al. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827179v1</w:t>
+                <w:t xml:space="preserve">hal-04023705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif optique de détection d'une onde acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27659,90 +27659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteur photoacoustique ou photothermique comportant un transducteur optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27773,103 +27773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Energy Harvesting Bending Structure and the Method of Manufacturing Thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : U.S. Provisional Patent Application No. 62/532,195. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -27891,77 +27891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical structure comprising an actuator and mechanical amplification means, and production method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 15515856. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27992,77 +27992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif vibrant comportant des réflecteurs mécaniques encastres pour définir une zone active de propagation de modes de plaque et appareil mobile comportant le dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016091708 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28080,90 +28080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure mécanique comprenant un actionneur et des moyens d’amplification mécanique et méthode de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016050832A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28181,90 +28181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication de lamelles bistables de courbures différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28312,51 +28312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of adjusting the resonance frequency of a micro-machined element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28400,90 +28400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanne microfluidique à usinage unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2945097. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28983,51 +28983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6A1B624"/>
+    <w:nsid w:val="7F47E925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29131,51 +29131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8CEF5C50"/>
+    <w:nsid w:val="B2872D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29279,51 +29279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9C689784"/>
+    <w:nsid w:val="40A1BF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29427,51 +29427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="45657AF1"/>
+    <w:nsid w:val="4146668B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29575,51 +29575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C909B3C4"/>
+    <w:nsid w:val="4F3AF2C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29818,51 +29818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/skandar-basrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1164-7996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091646960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Rahmanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abdelrahman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Shama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-024-00860-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nastro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ba&#249;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3356708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Esteves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didace Ekeom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15070879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S. Shama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3333694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brefuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dridi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Proto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Penhaker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2991871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.437710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143967" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Abdala Rendon Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa7dfe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006905" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/8/084007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pasquale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#224;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H472F7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachroudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/105027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.05.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1WP75Z0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/12/125013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.05.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D3957HG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Civet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.12.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZJBSN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lamraoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Robain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627369" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chaillout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/10/105006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5WSW2X3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzencki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2044786" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/3/035006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-94MC0WSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/7/075019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W1G0P6V5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamraoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combrisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2056927" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/8/085012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7LF879T5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2009.1020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defosseux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2032784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Hassine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ammar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-914J0TMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavallier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580600659878" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillout Jean-Jacques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.R." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Labachelerie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usuda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majjad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.-R." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labacherie M." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sittler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717841" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008697v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ataka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005420050144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3T94Z47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blind" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)01396-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J20S6FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332622v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/3/001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LX410NNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/4/002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6ZF39VW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008925v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauden" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lab&#232;que" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zewen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Com&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994947" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hubin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hachicha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(05)80124-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12516TQ2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008957v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(91)90304-G" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF8T6MS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534291v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Talbi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Erickson Passy Kengani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akrarai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270545" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536312v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0681" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097185" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26066-7_19" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809880" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthattaa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI56489.2022.9901426" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dopierala" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gumery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ridha Frikha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiebault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175897" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544616" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613922v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gassab" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613925v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maamer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tounsi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078376v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613929v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nastro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613950v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613832v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624297v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demori" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112227v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833278v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430882" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760768v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296678" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995417v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baptist" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eaeeie.2018.8534281" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613936v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525156v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701029v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570721v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524083v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523245v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523243v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mortier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344654v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344670v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524082v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523894v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523241v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432039v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432029v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432074v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399190v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432046v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344648v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432080v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432033v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992630v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Danel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813769" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393481v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091021v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964929v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Colin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964968v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963524v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877772v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Danel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627371" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975956v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964962v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017439" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432084v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964955v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576073" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344667v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432105v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Mousselmal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaki" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642158v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bustos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044219" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641804v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642282v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641796v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivaldi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969866" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641791v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639950v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544223v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltisperger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Condemine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544249v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghandour" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544338v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544180v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capentier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544317v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544309v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decossas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haccart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798541v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544237v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603714" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492166v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raslan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438291v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491061v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calame" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448501v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Defosseux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438306v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arrijuria" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.298" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491066v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285830" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492586v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490806v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290431" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491026v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492532v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544197v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168176" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344664v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445911v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cinquin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482434v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418371v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482444v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323589v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418369v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418368v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277731v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265080v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437538" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184594v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156362v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432058v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156361v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344709v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257706v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257715v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432054v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156753v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenati" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239238v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344659v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344663v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156409v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189306v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ammar" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184599v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079975v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603005" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135673v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445858v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344657v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009220v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusinu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009212v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135677v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009215v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasso" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096901v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhrig" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080300v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spirkovich" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009224v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009096v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009100v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekkaki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432063v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080001v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Leger" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543034" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344672v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392550v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Coudevylle" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labachelerie" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344681v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009086v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009088v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Coudevylle" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524751" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007766v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008555v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007767v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008617v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.991619" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009093v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344679v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008618v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labacherie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007770v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008672v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2000.838475" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008620v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gilles" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009124v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffaton" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gelly" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanteri" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2000.893750" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008678v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009140v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008730v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kupka" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labeque" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008921v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613722" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008732v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernede" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613735" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008927v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocher" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.1995.496667" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514383v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009156v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135401v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135391v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009157v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534083v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023700v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023705v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827463v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827427v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569764v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910131v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910133v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516990v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923781v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653940v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570287v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560527v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019946v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bethillier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/skandar-basrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1164-7996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091646960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Rahmanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abdelrahman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Shama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-024-00860-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nastro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ba&#249;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3356708" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Esteves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didace Ekeom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15070879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S. Shama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3333694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brefuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dridi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Proto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Penhaker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2991871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.437710" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143967" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Abdala Rendon Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006905" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa7dfe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pasquale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H472F7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/8/084007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khaldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165502" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachroudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/105027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.05.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1WP75Z0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/12/125013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.05.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D3957HG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Civet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.12.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZJBSN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chaillout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/7/075019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W1G0P6V5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussetta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzencki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2044786" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/3/035006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-94MC0WSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lamraoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Robain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/10/105006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5WSW2X3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamraoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combrisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2056927" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/8/085012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7LF879T5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2009.1020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defosseux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2032784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Hassine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081977" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964122" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ammar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-914J0TMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavallier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580600659878" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillout Jean-Jacques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.R." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Labachelerie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usuda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majjad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.-R." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labacherie M." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sittler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717841" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008697v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ataka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005420050144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3T94Z47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blind" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)01396-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J20S6FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332622v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/3/001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LX410NNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/4/002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6ZF39VW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008925v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauden" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lab&#232;que" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zewen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Com&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994947" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008963v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hubin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hachicha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(05)80124-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12516TQ2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008957v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(91)90304-G" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF8T6MS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534291v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Talbi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Erickson Passy Kengani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akrarai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270545" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536312v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0681" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097185" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26066-7_19" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthattaa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI56489.2022.9901426" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721251v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809880" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dopierala" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gumery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ridha Frikha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiebault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175897" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544616" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613950v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613929v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nastro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613925v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maamer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tounsi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613922v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gassab" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613832v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624297v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demori" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112227v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833278v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430882" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760768v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296678" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995417v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baptist" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eaeeie.2018.8534281" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613936v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583012v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525156v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701029v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570721v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523896v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524082v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524083v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mortier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344670v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523241v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523894v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432074v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399190v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432029v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432046v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344648v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432080v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432033v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393481v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992630v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Danel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813769" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091021v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963524v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Colin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964968v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964929v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877772v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Danel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627371" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975956v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964962v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017439" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432084v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964955v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576073" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432105v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Mousselmal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344667v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643898v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bustos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641804v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642158v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044219" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642282v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641796v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivaldi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969866" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641791v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639950v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544309v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decossas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haccart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544249v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghandour" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544180v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capentier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544317v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544223v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltisperger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Condemine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798541v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544237v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603714" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448501v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Defosseux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438306v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arrijuria" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.298" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491035v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calame" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491066v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285830" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492166v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raslan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438291v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492586v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490806v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290431" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491026v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492532v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544197v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168176" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482444v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418371v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482434v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344664v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cinquin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323589v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418369v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418368v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277731v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432058v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156362v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265080v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437538" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184594v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156361v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344709v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257706v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257715v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432054v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156753v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenati" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239238v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344659v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344663v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156409v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189306v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ammar" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184599v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135677v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009215v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasso" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096901v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhrig" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344657v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009220v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusinu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009212v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135673v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445858v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079975v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603005" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009224v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080300v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spirkovich" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009096v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009100v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekkaki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432063v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080001v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Leger" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543034" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392550v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Coudevylle" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labachelerie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344672v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344681v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009086v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009088v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Coudevylle" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524751" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007766v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008555v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007767v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009093v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008617v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.991619" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344679v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008618v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labacherie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007770v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008672v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2000.838475" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008620v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gilles" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009124v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffaton" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gelly" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanteri" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2000.893750" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008678v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009140v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008730v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kupka" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labeque" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008921v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613722" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008732v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernede" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613735" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008927v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocher" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.1995.496667" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514383v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135401v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009156v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135391v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009157v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534083v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023700v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023705v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827463v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827427v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569764v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910131v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910133v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516990v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923781v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653940v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570287v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560527v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019946v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bethillier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>