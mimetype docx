--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -280,6029 +280,6068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMS generated electromechanical frequency combs</w:t>
+                <w:t xml:space="preserve">ZnO and AlZnOx freestanding cantilevers toward the detection of volatile organic compounds with high selectivity and sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasan Rahmanian</w:t>
+                <w:t xml:space="preserve">Masoud Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mouharrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Abdelrahman</w:t>
+                <w:t xml:space="preserve">Mustafa Yavuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Akbari</w:t>
+                <w:t xml:space="preserve">Eihab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Shama</w:t>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-024-00860-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-026-01104-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895623v1</w:t>
+                <w:t xml:space="preserve">hal-05606954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on non-invasive recharging methods for medical implants</w:t>
+                <w:t xml:space="preserve">NEMS generated electromechanical frequency combs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tacyniak</w:t>
+                <w:t xml:space="preserve">Sasan Rahmanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mouharrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+                <w:t xml:space="preserve">Rana Abdelrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasser Shama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/ae262d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-024-00860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398917v1</w:t>
+                <w:t xml:space="preserve">hal-04895623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase growth of metal-organic frameworks on microcantilevers for highly sensitive detection of volatile organic compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review on non-invasive recharging methods for medical implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Crivello</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pierre Tacyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.1119. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0206295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/ae262d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626045v1</w:t>
+                <w:t xml:space="preserve">hal-05398917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Mechanical Characterization and Modeling of a Broadband Piezoelectric Microgenerator Based on Lithium Niobate</w:t>
+                <w:t xml:space="preserve">Piezoelectric MEMS Flexural-Plate-Wave Transducer for Alignment of Microparticles in a Drying Droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
+                <w:t xml:space="preserve">Alessandro Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+                <w:t xml:space="preserve">Marco Baù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
+                <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24092815⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.7564 - 7572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3356708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568043v1</w:t>
+                <w:t xml:space="preserve">hal-04487747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric MEMS Flexural-Plate-Wave Transducer for Alignment of Microparticles in a Drying Droplet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Gas phase growth of metal-organic frameworks on microcantilevers for highly sensitive detection of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mouharrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eihab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3356708⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0206295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487747v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Micromachined Microphone with High Acoustic Overload Point and with Electrically Controlled Sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-Mechanical Characterization and Modeling of a Broadband Piezoelectric Microgenerator Based on Lithium Niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Rufer</w:t>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Esteves</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi15070879⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24092815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634680v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Soliton Frequency Combs in NEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mouharrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Rahmanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Abdelrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser S. Shama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (35), pp.10834-10841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c02249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Alignment in Aqueous Solution Employing a Flexural Plate Wave Piezoelectric MEMS Transducer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric Micromachined Microphone with High Acoustic Overload Point and with Electrically Controlled Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didace Ekeom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3333694⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (7), pp.879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi15070879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380381v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Study of Cost-Effective, Eco-Friendly PVA-Glycerol Matrices with AgNW Electrodes for Transparent Flexible Humidity Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chérif Dridi</w:t>
+                <w:t xml:space="preserve">Cell Alignment in Aqueous Solution Employing a Flexural Plate Wave Piezoelectric MEMS Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202201652⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3333694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018031v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, thermal and dielectric properties of glycerolized hydrogen-bonded polyvinyl alcohol films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dielectric Study of Cost-Effective, Eco-Friendly PVA-Glycerol Matrices with AgNW Electrodes for Transparent Flexible Humidity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Gassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brefuel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chérif Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5943⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202201652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023691v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Measurement of an Ultrasound Power Delivery System for Charging Implantable Devices Using an AlN-Based pMUT as Receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, thermal and dielectric properties of glycerolized hydrogen-bonded polyvinyl alcohol films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brefuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Proto</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cherif Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Penhaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi13122127⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.948-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018048v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of a Thermo-Magnetically Activated Piezoelectric Micro-Energy Generator: Working Principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Measurement of an Ultrasound Power Delivery System for Charging Implantable Devices Using an AlN-Based pMUT as Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Proto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rendon Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Marek Penhaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.1610. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22041610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi13122127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699962v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based 3-D Control Enhancement for Topographic Imaging--Validation With an STM Prototype</w:t>
+                <w:t xml:space="preserve">On the Design of a Thermo-Magnetically Activated Piezoelectric Micro-Energy Generator: Working Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Popescu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A. Rendon Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2991871⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22041610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861483v1</w:t>
+                <w:t xml:space="preserve">hal-03699962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural and electrical properties of ferroelectric HZO films obtained by single-target sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer-Based 3-D Control Enhancement for Topographic Imaging--Validation With an STM Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0058656⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.1075 - 1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2991871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439509v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Powered and Battery-Free Vibrational Energy to Time Converter for Wireless Vibration Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
+                <w:t xml:space="preserve">Study of structural and electrical properties of ferroelectric HZO films obtained by single-target sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Costanza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">A. Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.7503. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21227503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0058656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439657v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical approach to generate chaos in a micromechanical resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+                <w:t xml:space="preserve">A Self-Powered and Battery-Free Vibrational Energy to Time Converter for Wireless Vibration Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Rufer</w:t>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (17), </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.7503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-021-00241-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21227503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165694v1</w:t>
+                <w:t xml:space="preserve">hal-03439657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A dynamical approach to generate chaos in a micromechanical resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-021-00241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248572v1</w:t>
+                <w:t xml:space="preserve">hal-03165694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">πFBG resonator used as a transducer for trace gas photothermal detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.437710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.054002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433211v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-Optical Photoacoustic Sensor for the Detection of Trace Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">πFBG resonator used as a transducer for trace gas photothermal detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20143967⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.31796-31811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.437710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338389v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical modelling and characterization of a Thermo-Magnetically Activated Piezoelectric Generator (TMAPG)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An all-Optical Photoacoustic Sensor for the Detection of Trace Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012058⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20143967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613840v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design guidelines for miniaturizing thermo-magnetically activated piezoelectric energy generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Electrical modelling and characterization of a Thermo-Magnetically Activated Piezoelectric Generator (TMAPG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Abdala Rendon Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1052, pp.012053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012053⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 1407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613845v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumped-parameters equivalent circuit for condenser microphones modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the design guidelines for miniaturizing thermo-magnetically activated piezoelectric energy generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Abdala Rendon Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5006905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1052, pp.012053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618867v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro thermal energy harvester design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trioux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (11), pp.114001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6439/aa7dfe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and validation of acoustic performances of micro-acoustic sources for hearing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lumped-parameters equivalent circuit for condenser microphones modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Pasquale</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">D. Ekeom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Somà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (4), pp.2121-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5006905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01526848v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a smartphone size haptic rendering system based on thin-film AlN actuators on glass substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">J. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/26/8/084007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of HfO2 metal-insulator-metal capacitors under AC stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kassmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kassmi</w:t>
+                <w:t xml:space="preserve">P. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jomni</w:t>
+                <w:t xml:space="preserve">O. Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (16), pp.165502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/49/16/165502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-structured PDMS piezoelectric enhancement through charging conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling and validation of acoustic performances of micro-acoustic sources for hearing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Jomni</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Somà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/10/105027⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 247, pp.614-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526845v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-inch transparent plates based on thin-film AlN actuators for haptic applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Danel</w:t>
+                <w:t xml:space="preserve">Micro-structured PDMS piezoelectric enhancement through charging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Renaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.264-269. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2016.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/10/105027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01528651v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties modelling of cellular structures with PDMS for micro-sensor applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4-inch transparent plates based on thin-film AlN actuators for haptic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (12), pp.125013. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.264-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/12/125013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333435v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain microgauge implementation on cylindrical metal substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dielectric properties modelling of cellular structures with PDMS for micro-sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.05.044⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (12), pp.125013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/12/125013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817861v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and analytical modelling of holed MEMS resonators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Strain microgauge implementation on cylindrical metal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.12.040⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (September), pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671984v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of polyacrylate thick films used in sensors and actuators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical and analytical modelling of holed MEMS resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/7/075019⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550040v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Physical Modeling of MEMS Energy Harvesting Devices With VHDL-AMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rectus abdominis electromyography and MechanoMyoGraphy comparison for the detection of cough.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boussetta</w:t>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marzencki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2044786⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.6502-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550037v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically actuated sacrificial membranes for valving in microsystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of dielectric polymers for energy scavenging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Pouteau</w:t>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/3/035006⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.105006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/10/105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550027v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectus abdominis electromyography and MechanoMyoGraphy comparison for the detection of cough.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties of polyacrylate thick films used in sensors and actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627369⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.075019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/7/075019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006371v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of dielectric polymers for energy scavenging applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficient Physical Modeling of MEMS Energy Harvesting Devices With VHDL-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/10/105006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (9), pp.1427 - 1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2044786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00550041v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Novel Artificial Urinary Sphincter: A Versatile Automated Device</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electrically actuated sacrificial membranes for valving in microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2056927⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.035006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/3/035006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817890v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electroactive polymers for energy scavenging applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of a Novel Artificial Urinary Sphincter: A Versatile Automated Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/8/085012⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (6, December), pp.916 - 924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2056927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00550044v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and characterization of an instrumented medical needle in sight of new microsensor design for its insertion guidance.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of electroactive polymers for energy scavenging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627342⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (8), pp.085012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/19/8/085012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006372v1</w:t>
+                <w:t xml:space="preserve">hal-00550044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération de l'énergie des vibrations mécaniques pour générer de l'électricité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling and characterization of an instrumented medical needle in sight of new microsensor design for its insertion guidance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.6465-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798557v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Technique for Power Constrained CMOS Low-Noise Amplifier Dedicated to Wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Récupération de l'énergie des vibrations mécaniques pour générer de l'électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.RE135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422325v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS Vibration Energy Harvesting Devices With Passive Resonance Frequency Adaptation Capability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Marzencki</w:t>
+                <w:t xml:space="preserve">A Design Technique for Power Constrained CMOS Low-Noise Amplifier Dedicated to Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Defosseux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">R. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (6), pp.1444-1453. </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.196-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2032784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2009.1020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492969v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrical properties of Metal-Insulator-Metal Aluminium Nitride structures: measurement and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEMS Vibration Energy Harvesting Devices With Passive Resonance Frequency Adaptation Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ben Hassine</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">M. Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3081977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.1444-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2032784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379157v1</w:t>
+                <w:t xml:space="preserve">hal-00492969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear variation of Aluminum Nitride capacitance versus voltage induced by a piezoelectric-electrostrictive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (3), pp.034110-034110-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2964122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated power harvesting system including a MEMS generator and a power management circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Marzencki</w:t>
+                <w:t xml:space="preserve">Dielectrical properties of Metal-Insulator-Metal Aluminium Nitride structures: measurement and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ammar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">G. Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 144-145 (July-August), pp.363-370. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (4), pp.044111-044111-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.10.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3081977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379164v1</w:t>
+                <w:t xml:space="preserve">hal-00379157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated power harvesting system including a MEMS generator and a power management circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10584580600659878⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 144-145 (July-August), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135742v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-stable micro-machined piezoelectric transducer for mechanical to electrical energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 80, pp.305-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of high damping electrostatic micro devices for vibration energy scavenging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Despesse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Vassilev</w:t>
+                <w:t xml:space="preserve">B. Cavallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Design, Test, Integration and Packaging of MEMS and MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10584580600659878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748983v1</w:t>
+                <w:t xml:space="preserve">hal-00135742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of high-Q microresonators using thin plate mechanical mod.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of high damping electrostatic micro devices for vibration energy scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaillout Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coudevylle J.R.</w:t>
+                <w:t xml:space="preserve">Jean-Michel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. De-Labachelerie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Vassilev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Volume 5343 Reliability, Testing, and Characterization of MEMS, pp.273-283</w:t>
+              <w:t xml:space="preserve">Proc. Design, Test, Integration and Packaging of MEMS and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.386-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135349v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sweeping mode integrated fingerprint sensor with 256 tactile microbeams</w:t>
               </w:r>
@@ -6327,51 +6366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6412,2363 +6451,2458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of torsional resonator with two degrees of freedom fabricated by UV-LIGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of high-Q microresonators using thin plate mechanical mod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Usuda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Coudevylle J.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Majjad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">De Labacherie M.</w:t>
+                <w:t xml:space="preserve">M. De-Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.594-600</w:t>
+              <w:t xml:space="preserve">, 2004, Volume 5343 Reliability, Testing, and Characterization of MEMS, pp.273-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123217v1</w:t>
+                <w:t xml:space="preserve">hal-00135349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable magnetic mirror for adaptive optics: technological aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of torsional resonator with two degrees of freedom fabricated by UV-LIGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Usuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cugat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Coudevylle J.-R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Divoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Reyne</w:t>
+                <w:t xml:space="preserve">De Labacherie M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.594-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008664v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray characterization of residual stresses in electroplated nickel used in LIGA technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Deformable magnetic mirror for adaptive optics: technological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">G. Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 288, Issue 2, pp.270-274. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89, issues 1-2, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008624v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of residual stresses in a plate using bulging test and a dynamic technique: application to electroplated nickel coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 288, issue 2, pp.160-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques du nickel utilisé en LIGA X et UV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">X-ray characterization of residual stresses in electroplated nickel used in LIGA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Majjad</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano et micro technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 288, Issue 2, pp.270-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332677v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphology and electrochemical behavior of electrodeposited nickel onto metallized silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Propriétés mécaniques du nickel utilisé en LIGA X et UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Sittler</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plating and Surface Finishing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 87(5), pp.153-9</w:t>
+              <w:t xml:space="preserve">Nano et micro technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (2), pp.193-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008673v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic determination of Young's modulus of electroplated nickel used in LIGA technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The morphology and electrochemical behavior of electrodeposited nickel onto metallized silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmidt</w:t>
+                <w:t xml:space="preserve">M. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sittler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plating and Surface Finishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 87(5), pp.153-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008684v1</w:t>
+                <w:t xml:space="preserve">hal-00008673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable mirror using magnetic membranes: application to adaptive optics in astrophysics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamic determination of Young's modulus of electroplated nickel used in LIGA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/20.717841⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, A74(1-3), pp.148-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008729v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic microactuator using LIGA process for a magnetic head tracking system of hard disk drives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformable mirror using magnetic membranes: application to adaptive optics in astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nakamura</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">J. Boussey-Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s005420050144⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34(5), pp.3564-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.717841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008697v1</w:t>
+                <w:t xml:space="preserve">hal-00008729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgrippers fabricated by the LIGA technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An electrostatic microactuator using LIGA process for a magnetic head tracking system of hard disk drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ataka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Blind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(97)01396-4⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5(2), pp.69-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s005420050144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008923v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of an electrostatic wobble micromotor using deep-etch UV lithography, nickel electroforming and a titanium sacrificial layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Microgrippers fabricated by the LIGA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Megtert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Vol.58, Issue 3, pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(97)01396-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332622v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etch X-ray lithography using silicon-gold masks fabricated by deep etch UV lithography and electroforming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Fabrication of an electrostatic wobble micromotor using deep-etch UV lithography, nickel electroforming and a titanium sacrificial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roulliay</w:t>
+                <w:t xml:space="preserve">J. Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Vol.5, Issue 3, pp.203-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 5 (4), pp.270-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00008930v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of an electrostatic wobble micromotor using deep-etch UV lithography, nickel electroforming and a titanium sacrificial layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Deep etch X-ray lithography using silicon-gold masks fabricated by deep etch UV lithography and electroforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Martin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Vol.5, Issue4, pp.270-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, Vol.5, Issue 3, pp.203-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/5/3/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/5/4/002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008928v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGA technique application in micro-optics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Fabrication of an electrostatic wobble micromotor using deep-etch UV lithography, nickel electroforming and a titanium sacrificial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Vol.5, Issue4, pp.270-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/5/4/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008925v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etch lithography at LURE-D.C.I. storage ring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Labèque</w:t>
+                <w:t xml:space="preserve">LIGA technique application in micro-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Zewen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hauden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Vol.20, Issue 5-6, pp.693-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253508v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep etch lithography at LURE-D.C.I. storage ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Megtert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Zewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dexpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.L. Theye</w:t>
+                <w:t xml:space="preserve">R. Comès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C9), pp.C9-269-C9-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008970v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of deep defects in bulk VHF-GD a-Si:H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouizem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Favre</w:t>
+                <w:t xml:space="preserve">I. El Zawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.A. Hachicha</w:t>
+                <w:t xml:space="preserve">M. L. Thèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(05)80124-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.44.5506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00008963v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. L. Thèye</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El-Zawawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991, 44(11), pp.5506-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332262v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nature of deep defects in bulk VHF-GD a-Si:H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 137-138 pt.1, pp.335-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(05)80124-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical bonds and spin properties of a-Si/sub x/Ge/sub y/:H/sub z/ alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 205(2), pp.223-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(91)90304-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8778,17737 +8912,17737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Knee-Implant Supplied by Acoustic Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tacyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Coupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Technology Conference and Expo (WPTCE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPTCE62521.2025.11062184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microbolometer-Based Time-to-First-Spike Pixel for Infrared Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Erickson Passy Kengani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akrarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric MEMS Temperature Sensor based on Acoustic Flexural Plate Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Malaga, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61782/fa.2025.0681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Czepl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos synchronization between two nonlinear MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Nonlinear Dynamics Conference (ENOC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pspice Model to Numerically Design Piezoelectric-Based Acoustic Power Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tacyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural Plate Wave Piezoelectric MEMS Pressure Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lecce, Italy. pp.97(1), 185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2024097185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020, repoussé à 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163730v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural Plate Wave Piezoelectric MEMS Transducer for Cell Alignment in Aqueous Solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable and Integrated Engineering International Conference (SIE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020, repoussé à 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023666v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Flexural Plate Wave Piezoelectric MEMS Transducer for Cell Alignment in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable and Integrated Engineering International Conference (SIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kedah, Malaysia. pp.122-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26066-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848314v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart battery free system for wireless condition monitoring using piezoelectric energy harvester</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical properties modulation of PVA-glycerol based composites for flexible sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Systems Integration conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSI56489.2022.9901426⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTS55284.2022.9809880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257667v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties modulation of PVA-glycerol based composites for flexible sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A smart battery free system for wireless condition monitoring using piezoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanu Panayanthattaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTS55284.2022.9809880⟩</w:t>
+              <w:t xml:space="preserve">Smart Systems Integration conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSI56489.2022.9901426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721251v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric-Pressure Spatial Atomic Layer Deposition (AP-SALD) Of Metal Oxides for Gravimetric Gas Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Debontride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new gastric impedancemeter for detecting the development of a visceral edema: a proof-of-concept study on an experimental endotoxemic shock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Ridha Frikha</w:t>
+                <w:t xml:space="preserve">Fabrication of a Multiple Heater-Sensor Platform for Cell Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Thiebault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175897⟩</w:t>
+              <w:t xml:space="preserve">DTIP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2020, Conférence virtuelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031631v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a Multiple Heater-Sensor Platform for Cell Temperature Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">A new gastric impedancemeter for detecting the development of a visceral edema: a proof-of-concept study on an experimental endotoxemic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dopierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peyrade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.Y. Gumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Ridha Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139132⟩</w:t>
+              <w:t xml:space="preserve">42. Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.4433-4436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022442v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant optical transduction for photoacoustic detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2020 - Optoelectronics, photonic materials and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.112870P, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2544616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02481249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple heater-sensor microsystems on a single glass slide to monitor cell culture temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electrochemical performance of interdigitated electrodes supercapacitors for embedded systems: simulation and experimental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Nationales des Technologies Emergentes Autonomes (JNTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Impedance Spectroscopy (IWIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613902v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric transducers for medical and biological applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigation on a Low Frequency Electrostatic Harvester with High Out-of-plane Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613950v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Tuning of the Resonant Frequency of a Piezoelectric Micromachined Acoustic Transducer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Soft Electroactive Polymers for Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associazione Italiana Sensori e Microsistemi (AISEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Naples (Napoli), Italy</w:t>
+              <w:t xml:space="preserve">BIT’s 5th Annual World Congress of Smart Materials - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613929v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on a Low Frequency Electrostatic Harvester with High Out-of-plane Translation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multiple heater-sensor microsystems on a single glass slide to monitor cell culture temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debontride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Tounsi</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
+              <w:t xml:space="preserve">7ème Journées Nationales des Technologies Emergentes Autonomes (JNTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613925v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Electroactive Polymers for Energy Harvesting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric transducers for medical and biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT’s 5th Annual World Congress of Smart Materials - 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078376v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical performance of interdigitated electrodes supercapacitors for embedded systems: simulation and experimental aspects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electrical Tuning of the Resonant Frequency of a Piezoelectric Micromachined Acoustic Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Impedance Spectroscopy (IWIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">Associazione Italiana Sensori e Microsistemi (AISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Naples (Napoli), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613922v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Micromachined Acoustic Transducer with Electrically-Tunable Resonant Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid-State Sensors, Actuators and Microsystems &amp; Eurosensors XXXIII (TRANSDUCERS &amp; EUROSENSORS XXXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1905-1908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric devices for energy harvesting and actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators &amp; ENHANCE Workshop (IWPMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mems Device with Piezoelectric Actuators for Driving Mechanical Vortexes in Aqueous Solution Drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid-State Sensors, Actuators and Microsystems &amp; Eurosensors XXXIII (TRANSDUCERS &amp; EUROSENSORS XXXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.2318-2321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Dielectric Generators for energy harvesting and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE (Advanced Materials Sciences and Engineering) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-observer technique for surface imaging with an experimental platform of Scanning-Tunneling-Microscope type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC.2018.8430882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous electrostatic generator for energy harvesting applications under inertial load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lagomarsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD), SPIE Smart Structures and Materials (Nondestructive Evaluation and Health Monitoring) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Denver, United States. pp.59, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2296678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Attractiveness of Electrical Engineering for Schoolers Through Experiments on Microelectronics and Nanotechnology Interuniversity Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baptist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 28th EAEEIE Annual Conference (EAEEIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/eaeeie.2018.8534281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PSpice model of a thermo-magnetically triggered piezoelectric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Abdala Rendon Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of micro-structured PDMS piezo-electrets under various polymeric reticulation ratios for sensor applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Towards an autonomous electrostatic generator for micropower vibration energy harvesting under inertial load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lagomarsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583012v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an autonomous electrostatic generator for micropower vibration energy harvesting under inertial load</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of micro-structured PDMS piezo-electrets under various polymeric reticulation ratios for sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525156v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability of Micro-Structured PDMS Piezo-Electrets under Various Polymeric Reticulation Ratios for Sensor Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017 (Eurosensors'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of structural-fluidic interactions for the design of digital MEMS speakers in hearing aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pedio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly micro bilayer thermal energy harvester geometry with improved performances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of a piezoelectric microgenerator thermo-magnetically triggered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523896v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d’un micro-générateur piézoélectrique à déclenchement thermomagnétique pour des capteurs autonomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric characterizations of piezo-electret PDMS material for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524082v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a piezoelectric microgenerator thermo-magnetically triggered</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Low frequency piezoelectric bimorph cantilever for heart beat vibration energy scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE'16)</w:t>
+              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524083v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric characterizations of piezo-electret PDMS material for energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Dynamic piezoelectric response of cellular micro-structured PDMS ferro-electret material under the impact of polymeric reticulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">First International Symposium on Dielectric Materials and Applications (ISyDMA'16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kenitra-Rabat, Morocco. pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523245v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency piezoelectric bimorph cantilever for heart beat vibration energy scavenging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Systèmes de récupération d'énergie à base de dispositifs piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nano Micro Technologies au service de l’Energie (JNRSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523243v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic piezoelectric response of cellular micro-structured PDMS ferro-electret material under the impact of polymeric reticulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Butterfly micro bilayer thermal energy harvester geometry with improved performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Dielectric Materials and Applications (ISyDMA'16) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Kenitra-Rabat, Morocco. pp.152</w:t>
+              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344654v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de récupération d'énergie à base de dispositifs piézoélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Conception et optimisation d’un micro-générateur piézoélectrique à déclenchement thermomagnétique pour des capteurs autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Micro Technologies au service de l’Energie (JNRSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344670v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés piézoélectriques d’un matériau piézo-électret polymère pour micro-capteurs de vibrations mécaniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coupled multiphysics nite element model and experimental testing of a thermo-magnetically triggered piezoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Abdala Rendon Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Nationales du Réseau Doctoral en Micro-nanooélectronique (JNRDM’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523241v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled multiphysics nite element model and experimental testing of a thermo-magnetically triggered piezoelectric generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés piézoélectriques d’un matériau piézo-électret polymère pour micro-capteurs de vibrations mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Journées Nationales du Réseau Doctoral en Micro-nanooélectronique (JNRDM’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523894v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-spaced PDMS piezo-electret cantilevers for vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PiezoMEMS for energy harvesting and for haptic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PiezoNEMS 2016 Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive model for the effective dielectric permittivity of micro-structured polymer as ferroelectret material for micro-sensors applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of diaphragms for acoustic micro-transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Advanced Materials (MAM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432074v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a smartphone size haptic rendering system based on thin-film ALN transduction on glass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Predictive model for the effective dielectric permittivity of micro-structured polymer as ferroelectret material for micro-sensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Micromechanics and Microsystems Europe workshop (MME'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Meeting on Advanced Materials (MAM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399190v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of a buckling thermal Energy harvester</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a smartphone size haptic rendering system based on thin-film ALN transduction on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">26th Micromechanics and Microsystems Europe workshop (MME'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432029v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of diaphragms for acoustic micro-transducers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of a buckling thermal Energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432039v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of bilayer plate for a micro thermal energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trioux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Valencia, Spain. pp.2171 - 2174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of thin-film AlN actuators for 4-inch transparent plates for haptic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Budapest, Hungary. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a piezoelectric microgenerator thermo-magnetically triggered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d'Energie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric cellular microstructure PDMS material for micro-sensors and energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Boston, MA., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of a Tactile Display Based on AlN Transducers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and post simulation of thin-film PZT actuated plates for haptic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrick Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Solid-State Transducers (EUROSENSORS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems, EuroSimE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghent, Belgium. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2014.6813769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393481v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and post simulation of thin-film PZT actuated plates for haptic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Le Rhun</w:t>
+                <w:t xml:space="preserve">Large band MEMS microphone for high frequency acoustic applications in air (10 kHz -1MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems, EuroSimE 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Congrès Français d’Acoustique, Poitiers, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.203-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992630v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large band MEMS microphone for high frequency acoustic applications in air (10 kHz -1MHz)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of a Tactile Display Based on AlN Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Koumela</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congrès Français d’Acoustique, Poitiers, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.203-207</w:t>
+              <w:t xml:space="preserve">28th European Conference on Solid-State Transducers (EUROSENSORS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.1310-1313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128323v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'un interposeur pour surface tactile vibrante pour rendu haptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de matériaux de type piézoélectrets polymères pour des capteurs de vibrations mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Francophone sur les Matériaux Isolants 2014 (RFMI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Effective Low Frequency Energy Harvester Using Bulk Piezoelectric Ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+                <w:t xml:space="preserve">Application driven design, fabrication and characterization of piezoelectric energy scavenger for cardiac pacemakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.641-645</w:t>
+              <w:t xml:space="preserve">Joint UFFC, EFTF and PFM Symposium, International Symposium on the Applications of Ferroelectrics - Piezoresponse Force Microscopy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963524v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low frequency piezoelectric energy harvester designed for heart beat vibration scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Nationales sur la Récupération et le Stockage d'Energie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application driven design, fabrication and characterization of piezoelectric energy scavenger for cardiac pacemakers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Highly Effective Low Frequency Energy Harvester Using Bulk Piezoelectric Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint UFFC, EFTF and PFM Symposium, International Symposium on the Applications of Ferroelectrics - Piezoresponse Force Microscopy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.340-343</w:t>
+              <w:t xml:space="preserve">13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.641-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964929v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low voltage actuated plate for haptic applications with PZT thin-film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelona, Spain. paper Th3A.003, 2733-2736, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PiezoMEMS for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PiezoNEMS Workshop, PHELMA-Polygone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterization of a very low frequency piezoelectric energy harvester designed for heart beat vibration scavenging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A comparison between resonant and non-resonant energy harvesting methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Sensors, Actuators, and MEMS Conference, SPIE Microtechnologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Nationales sur la Récupération et le Stockage d'Energie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964962v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between resonant and non-resonant energy harvesting methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design, fabrication and characterization of a very low frequency piezoelectric energy harvester designed for heart beat vibration scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Nationales sur la Récupération et le Stockage d'Energie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Sensors, Actuators, and MEMS Conference, SPIE Microtechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Grenoble, France. Paper 8763-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2017439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432084v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS-MEMS technology with front-end surface etching of sacrificial SiO2 dedicated for acoustic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Workshop on Advances in Sensors and Interfaces (IWASI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.154-159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved MEMS energy harvesters by localized nanostructuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Mousselmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano Micro Technologies au service de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of highly efficient piezoelectric microgenerators for low level of acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors Technologies &amp; Sensors Indo-French Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holed MEMS resonators with High aspect ratio and frequency compensated</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Holed MEM Resonators with High Aspect Ratio, for High Accuracy Frequency Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Micromechanics and Micro systems Europe Workshop (MME'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Solid-State Device Research Conference (ESSDERC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. pp.123 - 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2011.6044219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643898v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain microgauge implementation on cylindrical metal substrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holed MEMS resonators with High aspect ratio and frequency compensated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering (MNE'11) September 19 - 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">22nd Micromechanics and Micro systems Europe Workshop (MME'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tonsberg, Norway. pp.158-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641804v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holed MEM Resonators with High Aspect Ratio, for High Accuracy Frequency Trimming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain microgauge implementation on cylindrical metal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid-State Device Research Conference (ESSDERC'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering (MNE'11) September 19 - 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642158v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holed MEM Resonators for High Accuracy Frequency Trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on sensors, actuators and microsystems (Eurosensors'11), Athens, Greece, September 5-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athens, Greece. ID 1504 / Session Name: RF-Optical Devices</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient piezoelectric micro harvester for low level of acceleration fabricated with a CMOS compatible process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1859 - 1862, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of wideband piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Piezo 2011-Electroceramics for End-users VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Sestriere, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de microjauges pour détecter la déformée des instruments médicaux percutanés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur la Recherche en Imagerie et Technologies pour la Santé (RITS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS resonator frequency compensation by “in-line” trimming”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic energy harvester for micro-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waltisperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF MEMS and RF Microsystems (Memswave'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
+              <w:t xml:space="preserve">8th IEEE International NEWCAS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.177 - 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544309v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design and Control of a Zero Voltage Switching MEMS DC-DC Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotech Conference &amp; Expo 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, Ca., United States. pp.352 - 355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560545v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Zero Voltage Switching MEMS DC-DC Power Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of different beam shapes for piezoelectric vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Conference &amp; Expo 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Anaheim, Ca., United States. pp.352 - 355</w:t>
+              <w:t xml:space="preserve">The 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544249v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different beam shapes for piezoelectric vibration energy harvesting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Compensation de la fréquence des résonateurs MEMS par ajustement in-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Capentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544338v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation de la fréquence des résonateurs MEMS par ajustement in-line</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rectus Abdominis Electromyography and Mechanomyography Comparison for the Detection of Cough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, "Merging Medical Humanism and Technology" (EMBS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6502-6505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544180v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectus Abdominis Electromyography and Mechanomyography Comparison for the Detection of Cough</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+                <w:t xml:space="preserve">MEMS resonator frequency compensation by “in-line” trimming”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haccart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, "Merging Medical Humanism and Technology" (EMBS'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on RF MEMS and RF Microsystems (Memswave'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544317v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic energy harvester for micro-scale applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling and Characterization of an Instrumented Medical Needle in Sight of New Microsensor Design for its Insertion Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International NEWCAS conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology (EMBC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6465 - 6468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544223v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scavenging energy from human motion with tubular dielectric polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE - Smart structures/NDE Electroactive polymer actuators and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.7642111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new MEMS DC/DC voltage step-down converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.105 - 108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Magnetic, Piezo-Electric and Electroactive Energy Harvesting Devices.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design and Fabrication of Electromechanical Tweezers based on CNT Ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Raslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Poche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - MRS Fall MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, United States</w:t>
+              <w:t xml:space="preserve">Nanotech 2009 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Houston, TX, United States. pp.425-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448501v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Model for the Design of Ultra-Low Power Nodes for Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">A Top-Down Approach for the Design of Low-Power Microsensor Nodes for Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arrijuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum On Design Language (FDL) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438306v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Micro Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Thin Film Micro Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eurosensors XXIII Conference, Procedia Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1191-1194</w:t>
+              <w:t xml:space="preserve">PowerMems 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.407-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491035v1</w:t>
+                <w:t xml:space="preserve">hal-00491061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature threshold tuning of a thermal harvesting switch</w:t>
+                <w:t xml:space="preserve">Thermal energy scavenging using PZT and magnetic materials - Experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carlioz</w:t>
+                <w:t xml:space="preserve">Louis Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delamare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Piezo 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zakopane, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491066v1</w:t>
+                <w:t xml:space="preserve">hal-00390687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy scavenging using PZT and magnetic materials - Experimental results</w:t>
+                <w:t xml:space="preserve">Thermo-Magnetic, Piezo-Electric and Electroactive Energy Harvesting Devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Carlioz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piezo 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">Materials Research Society - MRS Fall MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390687v1</w:t>
+                <w:t xml:space="preserve">hal-00448501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Fabrication of Electromechanical Tweezers based on CNT Ropes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Model for the Design of Ultra-Low Power Nodes for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Raslan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Le Poche</w:t>
+                <w:t xml:space="preserve">Olivier Arrijuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech 2009 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1195-1198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492166v1</w:t>
+                <w:t xml:space="preserve">hal-00438306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Top-Down Approach for the Design of Low-Power Microsensor Nodes for Wireless Sensor Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Micro Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum On Design Language (FDL) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">The Eurosensors XXIII Conference, Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1191-1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438291v1</w:t>
+                <w:t xml:space="preserve">hal-00491035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Energy Harvesting with PZT Thin Film Micro Device</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Temperature threshold tuning of a thermal harvesting switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMems 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Denver,Colorado, United States. pp.1385 - 1388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491061v1</w:t>
+                <w:t xml:space="preserve">hal-00491066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrificial membranes for serial valving in Microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech 2009 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Houston, TX, United States. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power path optimization for autonomous microsystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric vibration harvesting device with automatic resonance frequency tracking capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE North-East Workshop On Circuits And Systems And Taisa Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Material Research Society - Fall MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490806v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis Of A New Mems Approach To Build A High Efficiency Fully Integrated DC-DC Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Micromechanics Europe Workshop (MME'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.302-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric vibration harvesting device with automatic resonance frequency tracking capability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Power path optimization for autonomous microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waltisperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society - Fall MEETING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IEEE North-East Workshop On Circuits And Systems And Taisa Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.189-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492532v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self heating under RF power in BAW SMR and its predictive 1D thermal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the 23rd European Frequency and Time Forum/IEEE International Frequency Control Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.237 - 240, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric polymer: scavenging energy from human motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microgénérateurs et circuits de gestion de l’énergie pour microsystèmes autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, San Diego CA, United States</w:t>
+              <w:t xml:space="preserve">Cinquième workshop CNRS RECAP - Réseaux de capteurs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482444v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Needles Deformation Tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop " Needle Steering "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, United States</w:t>
+              <w:t xml:space="preserve">Engineering and Urology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418371v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy scavenging using hybrid thermo-magnetic/PZT structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
+                <w:t xml:space="preserve">Hybridization of Magnetism and Piezoelectricity for an Energy Scavenger based on Temporal Variation of Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Magnetics Symposia (JEMS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">DTIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.311-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482434v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgénérateurs et circuits de gestion de l’énergie pour microsystèmes autonomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy scavenging using hybrid thermo-magnetic/PZT structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième workshop CNRS RECAP - Réseaux de capteurs </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Joint European Magnetics Symposia (JEMS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344664v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric polymer: scavenging energy from human motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering and Urology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445911v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of Magnetism and Piezoelectricity for an Energy Scavenger based on Temporal Variation of Temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Medical Needles Deformation Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Poulin</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.311-313</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop " Needle Steering "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277732v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy scavenging using hybrid thermo-magnetic / PZT structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2008 (Joint European Magnetics Symposia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wearable Micro and Nanosystems for Personalised Health (Phealth'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of an Automated Artificial Urinary Sphincter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: Endoskopie Euro (EUS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-Down Behavioral Modeling Methodology of a Piezoelectric Microgenerator For Integrated Power Harvesting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Power Harvesting System Including a MEMS Generator and a Power Management Circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Multilevel Modeling of Integrated Power Harvesting System using VHDL-AMS and SPICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solid-State Sensors, Actuators and Microsystems Conference (Transducers'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop (BMAS'07) 2007, IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Jose, CA, United States. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432058v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of piezoelectric MEMS mechanical vibration energy scavengers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nouvelle approche pour la conception d'un émetteur-récepteur très faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Santa Clara, California, United States. pp.21-24</w:t>
+              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156362v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Modeling of Integrated Power Harvesting System using VHDL-AMS and SPICE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Integrated Power Harvesting System Including a MEMS Generator and a Power Management Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop (BMAS'07) 2007, IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Solid-State Sensors, Actuators and Microsystems Conference (Transducers'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.887-890</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265080v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche pour la conception d'un émetteur-récepteur très faible consommation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of piezoelectric MEMS mechanical vibration energy scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanotech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Santa Clara, California, United States. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184594v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of a piezoelectric MEMS, vibration energy scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Stresa, Italy. pp.350-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d’énergie via des feuilles souples en polymères diélectriques : modèle et résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’SAME 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete study of electroactive polymers for energy scavenging: modelling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Stresa, lago Maggiore, Italy. pp.301-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of a piezoelectric microgenerator including a power management circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Stresa, lago Maggiore, Italy. pp.350-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Polymer: A Complete Study In Generator Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMems 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain and mixed-signal simulation of System-on-Chip embedding MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Matou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Thermal, Mechanical and Multiphysics Simulation and Experiments in Micro-Electronics and Micro-Systems (EuroSime'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sous MATLAB-Simulink d'un émetteur-récepteur pour microcapteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Rennes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microsources d’énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Production et gestion de l'énergie électrique pour les microsystèmes autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du GDR Micro nano Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence pour le groupe Informatique Diffuse de l’OFTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344659v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et gestion de l'énergie électrique pour les microsystèmes autonomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les microsources d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour le groupe Informatique Diffuse de l’OFTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence du GDR Micro nano Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344663v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced models for power output prediction from resonant piezoelectric micro power generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Eurosensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear techniques for increasing harvesting energy from piezoelectric and electromagnetic micro-power-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sous MATLAB-Simulink d'un émetteur-récepteur pour microcapteurs autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cavallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Integrated Ferroelectrics (ISIF 2005), Shanghai, China, april 17-20,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Rotterdam, Netherlands. pp.939 - 942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1603005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135677v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of piezoelectric micro power generators for autonomous microsystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Colin</w:t>
+                <w:t xml:space="preserve">High damping electrostatic system for vibration energy scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.299-302</w:t>
+              <w:t xml:space="preserve">Joint conference on Smart objects and ambient intelligence: innovative context-aware services: usages and technologies (SoC-EUSAI ’05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009215v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor network node with asynchronous architecture and vibration harvesting micro power generator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Smart Objects and Ambient Intelligence Conference (SoC-EUSAI'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.287-292</w:t>
+              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept. Rotterdam Pays-Bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096901v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception multi-fonctionnelle et multi-domaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of piezoelectric micro power generators for autonomous microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour les journées du Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.299-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344657v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global simulation and co-simulation of Self Powered Micro Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Wireless sensor network node with asynchronous architecture and vibration harvesting micro power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.178-181</w:t>
+              <w:t xml:space="preserve">The Smart Objects and Ambient Intelligence Conference (SoC-EUSAI'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009220v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of high damping electrostatic micro devices for vibration energy scavenging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Jager</w:t>
+                <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2005), June 1-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.386-390</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Integrated Ferroelectrics (ISIF 2005), Shanghai, China, april 17-20,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009212v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception multi-fonctionnelle et multi-domaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept. Rotterdam Pays-Bas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence pour les journées du Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135673v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High damping electrostatic system for vibration energy scavenging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global simulation and co-simulation of Self Powered Micro Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cusinu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint conference on Smart objects and ambient intelligence: innovative context-aware services: usages and technologies (SoC-EUSAI ’05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.283-286</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.178-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445858v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric micro-machined ultrasonic transducer (pMUT) for energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ballandras</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of high damping electrostatic micro devices for vibration energy scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium, 18-21 Sept.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2005), June 1-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.386-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079975v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-stable Micro-machined Piezoelectric Transducer for Mechanical to Electrical Energy Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cavallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP'05), June 1-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montreux, Switzerland. pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MEMS piezoelectric vibration energy harvesting device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Spirkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Int. Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS'05), November 28-30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tokyo, Japan. pp.45 - 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Modelling and Optimisation of Integrated Piezoelectric Micro Power Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">High Damping Electrostatic System For Vibration Energy Scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dekkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Proceedings of the 2005 NSTI Nanotechnology Conference and Trade Show, Volume 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Anaheim, United States. pp.545 - 548</w:t>
+              <w:t xml:space="preserve">Technical Proceedings of the 2005 NSTI Nanotechnology Conference and Trade Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Anaheim, CA, United States. pp.375 - 378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009096v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Damping Electrostatic System For Vibration Energy Scavenging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design, Modelling and Optimisation of Integrated Piezoelectric Micro Power Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marzencki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Proceedings of the 2005 NSTI Nanotechnology Conference and Trade Show</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Anaheim, CA, United States. pp.375 - 378</w:t>
+              <w:t xml:space="preserve">Technical Proceedings of the 2005 NSTI Nanotechnology Conference and Trade Show, Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Anaheim, United States. pp.545 - 548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009100v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Fabrication of a New System For Vibration Energy Harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of a new system for vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Modeling and Simulation of Microsystems (MSM’05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microelectronics and Electronics, 2005 PhD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lausanne, Switzerland. pp.225 - 228 vol.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2005.1543034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432063v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of a new system for vibration energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+                <w:t xml:space="preserve">Simulation and Fabrication of a New System For Vibration Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Chaillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dekkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microelectronics and Electronics, 2005 PhD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighth International Conference on Modeling and Simulation of Microsystems (MSM’05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Anaheim, California, United States. pp.375-378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080001v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of High Q microresonators operating on a thin plate mode : the Lamé-mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation comportementale de micro-batteries pour les microsystèmes autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS (DTIP'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montreux, Suisse</w:t>
+              <w:t xml:space="preserve">Journée Nationale Réseau Doctoral en Microélectronique (JNRDM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392550v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale de micro-batteries pour les microsystèmes autonomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of High Q microresonators operating on a thin plate mode : the Lamé-mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Réseau Doctoral en Microélectronique (JNRDM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS (DTIP'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreux, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344672v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de microgénérateurs intégrés pour SoC autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale Réseau Doctoral en Microélectronique (JNRDM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural modeling of micro-batteries for Self Powered Micro Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS (DTIP'04), May 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montreux, Switzerland. pp.10-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of high-Q microresonators using thin plate mechanical modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE -- Volume 5343 Reliability, Testing, and Characterization of MEMS/MOEMS III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Jose, CA, United States. pp.273-283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.524751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of high Q microresonators using thin plate mechanical mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The-International-Society-for-Optical-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.273-83, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.524751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroacoustic interaction between SAW and vibration modes of high-aspect-ratio electrodes built using LIGA-UV techniques on singly rotated lithium niobate wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pastureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001-Microelectromechanical-Systems-Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Berkeley, CA, United States. pp.40-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of torsional resonator with two degrees of freedom fabricated by UV-LIGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Usuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The-International-Society-for-Optical-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.594-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Characterization of High Q Microresonators Fabricated by UV – LIGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of higher order surface acoustic modes in high aspect ratio electroplated nickel electrodes on Y+128 lithium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pastureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Proceedings of the 2001 International Conference on Modeling and Simulation of Microsystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2001-IEEE-Ultrasonics-Symposium.-Proceedings.-An-International-Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Piscataway, NJ, United States. pp.249-52 vol.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2001.991619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009093v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of higher order surface acoustic modes in high aspect ratio electroplated nickel electrodes on Y+128 lithium niobate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simulation and Characterization of High Q Microresonators Fabricated by UV – LIGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Labachelerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majjad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001-IEEE-Ultrasonics-Symposium.-Proceedings.-An-International-Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technical Proceedings of the 2001 International Conference on Modeling and Simulation of Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hilton Head Island, United States. pp.294 - 297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008617v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de microrésonateurs à mode de Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation aux journées MINATEC </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and test of new high Q microresonators fabricated by UV-LIGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS (DTIP'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Cannes, France. pp.310-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and characterization of Lame-mode microresonators realized by UV-LIGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.300-3 vol. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable magnetic mirror for adaptive optics: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings IEEE Thirteenth Annual International Conference on Micro Electro Mechanical Systems (Cat. No.00CH36308)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Miyazaki, Japan. pp.485-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2000.838475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An induction micromotor on a permanent magnet bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTUATOR-2000.-7th-International-Conference-on-New-Actuators-and-International-Exhibition-on-Smart-Actuators-and-Drive-Systems.-Conference-Proceedings.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Bremen, Germany. pp.189-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of silicon-based piezoelectric transducers for ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Griffaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microtechnologies in Medicine and Biology, 1st Annual International, Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Lyon, France. pp.97 - 100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMB.2000.893750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser diode wavelength locking using a micromachined silicon mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De-Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings-of-the-SPIE-The-International-Society-for-Optical-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Paris, France. pp.765-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized deformable magnetic mirror for adaptive optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boussey-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symp. on Astronomical Telescopes and Instrumentation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Kona, Hawaii, France. pp.850-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron radiation for microstructure fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Megtert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-Conference-Proceedings.Application of Accelerators in Research and Industry. Fourteenth International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Denton, TX, United States. pp.745-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of microgrippers realized by LIGA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hauden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solid State Sensors and Actuators Conference (Transducers '97).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Chicago, IL, United States. pp.599-602, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSOR.1997.613722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microcatalytic support realised by LIGA technique: the devil's comb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Solid State Sensors and Actuators Conference (Transducers '97).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Chicago, IL, United States. pp.649-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSOR.1997.613735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgrippers realized by LIGA techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRIA/IEEE Symposium on Emerging Technologies and Factory Automation. ETFA'95. 10-13 Oct.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Paris, France. pp.271-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.1995.496667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hydrogen configurations by infrared spectroscopy, effusion and nuclear analysis in A-Si/sub x/Ge/sub y/H/sub z/ alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Stoquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission-of-the-European-Communities.-Ninth-E.C.-Photovoltaic-Solar-Energy-Conference.-Proceedings-of-the-International-Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Freiburg, Germany. pp.1010-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap state studies in a-Si/sub 1-x/Ge/sub x/:H alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth-E.C.-Photovoltaic-Solar-Energy-Conference.-Proceedings-of-the-International-Conference-EUR-11780</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Florence, Italy. pp.846-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26518,124 +26652,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of acoustic power transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tacyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie (JNRSE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26645,1871 +26779,1871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Piezoelectric MEMS Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marzencki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMS: Fundamental Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, crc press, pp.131, 2013, 9781466515819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques”, Techniques de fabrication des microsystèmes 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">structures et microsystèmes électromécaniques en couches minces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004</w:t>
+              <w:t xml:space="preserve">Techniques de fabrication des microsystèmes 1 : structures et microsystèmes électromécaniques en couches minces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004, Traité EGEM, série Microsystèmes, Vol.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135401v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dépôts en phase liquide : application aux microtechniques”, Techniques de fabrication des microsystèmes 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de fabrication des microsystèmes 1 : structures et microsystèmes électromécaniques en couches minces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004, Traité EGEM, série Microsystèmes, Vol.1</w:t>
+              <w:t xml:space="preserve">structures et microsystèmes électromécaniques en couches minces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.91-120, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009156v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbobines pour MAGMAS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microbobines pour MAGMAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CUGAT O. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-actionneurs électromagnétiques MAGMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès CUJAT O, pp.Vol.1, 2002</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.Vol.1, 2002, Traité EGEM, série Microsystèmes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135391v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbobines pour MAGMAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microbobines pour MAGMAS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-actionneurs électromagnétiques MAGMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.Vol.1, 2002, Traité EGEM, série Microsystèmes</w:t>
+              <w:t xml:space="preserve">, Hermès CUJAT O, pp.Vol.1, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009157v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de mesure évènementielle comprenant un capteur maitre, et procédé de mesure associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Erickson Passy Kengani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3161947. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical device for detecting an acoustic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application 2023/0037289 A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic physical true random number generator and associated method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20230266945. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur physique chaotique de nombres aléatoires vrais et procédé associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3112874. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic or photothermal detector comprising an optical transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2022/0364981 Al. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif optique de détection d'une onde acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3105824. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteur photoacoustique ou photothermique comportant un transducteur optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3105827. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Energy Harvesting Bending Structure and the Method of Manufacturing Thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : U.S. Provisional Patent Application No. 62/532,195. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical structure comprising an actuator and mechanical amplification means, and production method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 15515856. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif vibrant comportant des réflecteurs mécaniques encastres pour définir une zone active de propagation de modes de plaque et appareil mobile comportant le dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016091708 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure mécanique comprenant un actionneur et des moyens d’amplification mécanique et méthode de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016050832A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication de lamelles bistables de courbures différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trioux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 14/51833. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of adjusting the resonance frequency of a micro-machined element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 11/52729. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanne microfluidique à usinage unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2945097. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28519,235 +28653,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations et Expérimentations d'une Aiguille Médicale Instrumentée pour le Guidage de son Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-convertisseur d'énergie mécano-électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hirsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bethillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28757,165 +28891,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId679"/>
+      <w:footerReference w:type="default" r:id="rId682"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28983,51 +29117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F47E925"/>
+    <w:nsid w:val="6BF94F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29131,51 +29265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B2872D09"/>
+    <w:nsid w:val="D564FCF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29279,51 +29413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40A1BF64"/>
+    <w:nsid w:val="253699CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29427,51 +29561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4146668B"/>
+    <w:nsid w:val="4F29502A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29575,51 +29709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F3AF2C3"/>
+    <w:nsid w:val="6F72806B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29818,51 +29952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/skandar-basrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1164-7996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091646960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Rahmanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abdelrahman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Shama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-024-00860-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nastro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ba&#249;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3356708" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Esteves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didace Ekeom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15070879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S. Shama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3333694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brefuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dridi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Proto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Penhaker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2991871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.437710" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143967" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Abdala Rendon Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006905" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa7dfe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pasquale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H472F7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/8/084007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khaldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165502" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachroudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/105027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.05.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1WP75Z0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/12/125013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.05.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D3957HG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Civet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.12.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZJBSN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chaillout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/7/075019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W1G0P6V5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussetta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzencki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2044786" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/3/035006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-94MC0WSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lamraoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Robain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/10/105006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5WSW2X3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamraoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combrisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2056927" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/8/085012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7LF879T5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2009.1020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defosseux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2032784" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Hassine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081977" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964122" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ammar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-914J0TMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavallier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580600659878" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillout Jean-Jacques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.R." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Labachelerie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usuda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majjad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.-R." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labacherie M." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sittler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717841" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008697v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ataka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005420050144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3T94Z47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blind" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)01396-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J20S6FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332622v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/3/001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LX410NNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/4/002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6ZF39VW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008925v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauden" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lab&#232;que" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zewen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Com&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994947" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008963v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hubin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hachicha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(05)80124-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12516TQ2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008957v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(91)90304-G" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF8T6MS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534291v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Talbi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Erickson Passy Kengani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akrarai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270545" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536312v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0681" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097185" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26066-7_19" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthattaa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI56489.2022.9901426" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721251v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809880" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dopierala" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gumery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ridha Frikha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiebault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175897" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544616" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613950v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613929v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nastro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613925v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maamer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tounsi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613922v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gassab" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613832v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624297v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demori" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112227v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833278v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430882" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760768v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296678" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995417v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baptist" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eaeeie.2018.8534281" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613936v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583012v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525156v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701029v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570721v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523896v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524082v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524083v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mortier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344670v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523241v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523894v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432074v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399190v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432029v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432046v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344648v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432080v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432033v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393481v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992630v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Danel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813769" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091021v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963524v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Colin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964968v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964929v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877772v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Danel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627371" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975956v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964962v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017439" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432084v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964955v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576073" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432105v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Mousselmal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344667v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643898v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bustos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641804v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642158v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044219" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642282v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641796v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivaldi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969866" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641791v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639950v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544309v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decossas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haccart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544249v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghandour" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544180v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capentier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544317v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544223v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltisperger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Condemine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798541v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544237v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603714" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448501v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Defosseux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438306v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arrijuria" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.298" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491035v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calame" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491066v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285830" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492166v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raslan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438291v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492586v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490806v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290431" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491026v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492532v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544197v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168176" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482444v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418371v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482434v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344664v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cinquin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323589v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418369v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418368v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277731v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432058v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156362v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265080v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437538" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184594v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156361v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344709v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257706v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257715v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432054v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156753v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenati" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239238v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344659v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344663v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156409v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189306v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ammar" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184599v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135677v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009215v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasso" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096901v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhrig" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344657v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009220v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusinu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009212v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135673v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445858v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079975v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603005" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009224v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080300v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spirkovich" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009096v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009100v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekkaki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432063v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080001v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Leger" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543034" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392550v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Coudevylle" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labachelerie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344672v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344681v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009086v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009088v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Coudevylle" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524751" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007766v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008555v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007767v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009093v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008617v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.991619" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344679v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008618v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labacherie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007770v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008672v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2000.838475" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008620v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gilles" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009124v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffaton" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gelly" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanteri" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2000.893750" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008678v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009140v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008730v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kupka" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labeque" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008921v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613722" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008732v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernede" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613735" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008927v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocher" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.1995.496667" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514383v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135401v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009156v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135391v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009157v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534083v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023700v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023705v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827463v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827427v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569764v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910131v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910133v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516990v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923781v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653940v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570287v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560527v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019946v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bethillier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/skandar-basrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1164-7996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091646960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Yavuz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01104-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Rahmanian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abdelrahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Shama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-024-00860-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nastro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ba&#249;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3356708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S. Shama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Esteves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didace Ekeom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15070879" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3333694" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gassab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Dridi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201652" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brefuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dridi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5943" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Proto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Penhaker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041610" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2991871" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.437710" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143967" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Abdala Rendon Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trioux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa7dfe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006905" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/8/084007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165502" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pasquale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#224;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H472F7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachroudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/105027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2016.05.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1WP75Z0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/12/125013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.05.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D3957HG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Civet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.12.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZJBSN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lamraoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Robain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627369" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chaillout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/10/105006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5WSW2X3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/7/075019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W1G0P6V5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550037v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussetta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzencki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2044786" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/3/035006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-94MC0WSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamraoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combrisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2056927" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/8/085012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7LF879T5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627342" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422325v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2009.1020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defosseux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2032784" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Hassine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964122" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ammar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-914J0TMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavallier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580600659878" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jager" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillout Jean-Jacques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.R." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Labachelerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usuda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majjad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudevylle J.-R." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labacherie M." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008664v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332677v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008673v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sittler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008729v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717841" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ataka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005420050144" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3T94Z47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008923v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blind" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)01396-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J20S6FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332622v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/3/001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LX410NNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/5/4/002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6ZF39VW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008925v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauden" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lab&#232;que" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zewen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Com&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994947" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hubin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hachicha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(05)80124-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12516TQ2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(91)90304-G" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF8T6MS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534291v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Talbi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Erickson Passy Kengani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akrarai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270545" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0681" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564712v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097185" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26066-7_19" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721251v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809880" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257667v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthattaa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI56489.2022.9901426" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031631v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dopierala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gumery" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ridha Frikha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiebault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175897" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481249v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544616" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613922v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gassab" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613925v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maamer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tounsi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078376v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nastro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613832v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demori" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112227v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833278v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430882" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760768v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296678" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baptist" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eaeeie.2018.8534281" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613936v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583012v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701029v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570721v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedio" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524083v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rendon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523245v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523243v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mortier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344654v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344670v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523896v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524082v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523894v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523241v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523238v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523892v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432039v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432074v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399190v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432029v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432046v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344648v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432080v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432033v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992630v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Danel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813769" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128323v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393481v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091021v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432072v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964929v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Colin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964968v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877772v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Danel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627371" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975956v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432084v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964962v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017439" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964955v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576073" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432105v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Mousselmal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaki" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344667v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642158v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bustos" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044219" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643898v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641804v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641796v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivaldi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969866" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641791v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639950v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544223v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltisperger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Condemine" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544249v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghandour" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544338v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544180v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capentier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544317v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544309v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decossas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haccart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560545v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798541v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544237v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603714" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492166v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raslan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438291v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491061v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calame" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448501v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Defosseux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438306v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arrijuria" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.298" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491035v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491066v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285830" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492586v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492532v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491026v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490806v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290431" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544197v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168176" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445911v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cinquin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482434v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482444v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418371v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323589v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418369v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418368v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277731v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265080v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437538" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184594v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432058v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156362v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156361v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344709v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257706v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257715v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432054v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156753v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenati" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239238v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344663v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344659v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156409v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189306v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ammar" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184599v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079975v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603005" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445858v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135673v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009215v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasso" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096901v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhrig" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135677v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344657v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009220v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusinu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009212v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009224v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080300v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spirkovich" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009100v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekkaki" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009096v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080001v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Leger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543034" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432063v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344672v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392550v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Coudevylle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labachelerie" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344681v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009086v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009088v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Coudevylle" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524751" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007766v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008555v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007767v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008617v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.991619" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009093v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344679v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008618v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Labacherie" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007770v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008672v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2000.838475" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008620v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gilles" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009124v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffaton" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gelly" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanteri" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2000.893750" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008678v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009140v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008730v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kupka" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labeque" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008921v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613722" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008732v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernede" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1997.613735" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008927v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocher" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.1995.496667" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514383v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009156v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135401v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009157v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135391v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534083v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023700v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023705v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827463v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827427v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569764v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910131v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910133v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516990v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923781v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653940v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570287v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560527v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019946v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bethillier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>