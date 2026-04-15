--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -364,291 +364,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-enhanced optical monitoring for identifying pitting-susceptible zones in 316L stainless steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ High-Resolution Optical Microscopy Survey of the Initial Reactivity of Multiphase ZnAlMgSi Coating on Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
+                <w:t xml:space="preserve">Guilherme Adinolfi Colpaert Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Ustarroz</w:t>
+                <w:t xml:space="preserve">Oumayma Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiago Machado Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Volovitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113184⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met15080821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340673v1</w:t>
+                <w:t xml:space="preserve">hal-05340935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ High-Resolution Optical Microscopy Survey of the Initial Reactivity of Multiphase ZnAlMgSi Coating on Steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Adinolfi Colpaert Sartori</w:t>
+                <w:t xml:space="preserve">Machine learning-enhanced optical monitoring for identifying pitting-susceptible zones in 316L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Makogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Gabsi</w:t>
+                <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Machado Amorim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
+                <w:t xml:space="preserve">Jon Ustarroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polina Volovitch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.821. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.113184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met15080821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340935v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Unsupervised Dimensionality Reduction Sufficient to Decode the Complexities of Electrochemical Impedance Spectra?</w:t>
               </w:r>
@@ -1970,278 +1970,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodic driven coating delamination suppressed by inhibition of cation migration along Zn|polymer interface in atmospheric CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pH on Mg(OH)2 film evolution on corroding Mg by in situ kinetic Raman mapping (KRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Maltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Maltseva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Volovitch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-018-0064-z⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380908v1</w:t>
+                <w:t xml:space="preserve">hal-02386509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on Mg(OH)2 film evolution on corroding Mg by in situ kinetic Raman mapping (KRM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cathodic driven coating delamination suppressed by inhibition of cation migration along Zn|polymer interface in atmospheric CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Uebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Maltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Maltseva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Volovitch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 153, pp.272-282. </w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41529-018-0064-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386509v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Acid Interleaved Layered Double Hydroxides as Promising Hybrid Materials for AA2024 Corrosion Inhibition.</w:t>
               </w:r>
@@ -2645,64 +2645,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Approaches to Corrosion Analysis through DataDriven Computer Vision and Reflective Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Makogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ustarroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,64 +2766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Approaches to Corrosion Analysis through Data-Driven Computer Vision and Reflective Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Makogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ustarroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,51 +2906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of anodic and cathodic blisters at model Zn/Epoxy interface can be surveyed in situ by local electrochemical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Volovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ probing reactivity at buried interfaces : limits and challenges of local electrochemical impedance mapping and time lapse microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Volovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel tool to monitor degradation kinetics at metal/polymer interface : quantitative local electrochemical impedance mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Volovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3234,77 +3234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on metal/polymer system degradation by combining µRaman microscopy, local electrochemical impedance mapping and time lapse microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Volovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Shkirskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Maltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3614,51 +3614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Makogon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Shkirskiy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ustarroz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Adinolfi Colpaert Sartori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Gabsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Machado Amorim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Volovitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-c59j6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FD00032J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300214" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03779373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02129C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Miranda Vieira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202200659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kurchavova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138467" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03432298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100154" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Echouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03432315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uebel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maltseva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0064-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.03.024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stimpfling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hintze-Bruening" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7QH9FR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05295477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Makogon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Shkirskiy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Adinolfi Colpaert Sartori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Gabsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Machado Amorim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Volovitch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ustarroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-c59j6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FD00032J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300214" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03779373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02129C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Miranda Vieira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202200659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kurchavova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138467" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03432298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100154" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Echouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03432315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maltseva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.03.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uebel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0064-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stimpfling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hintze-Bruening" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7QH9FR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05295477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>