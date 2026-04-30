--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -254,345 +254,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-026-01900-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204142v1</w:t>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving biodiversity from plant protection products demands to make them contaminants of re-emerging concern</w:t>
+                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2753-2756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-35945-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960187v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -601,907 +618,890 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
+                <w:t xml:space="preserve">Preserving biodiversity from plant protection products demands to make them contaminants of re-emerging concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2753-2756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35945-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461684v1</w:t>
+                <w:t xml:space="preserve">hal-04960187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations to reduce the streetlight effect and gray areas limiting the knowledge of the effects of plant protection products on biodiversity</w:t>
+                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.3060-306. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31310-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324581v1</w:t>
+                <w:t xml:space="preserve">hal-04461684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations to reduce the streetlight effect and gray areas limiting the knowledge of the effects of plant protection products on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3060-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31310-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05324300v1</w:t>
+                <w:t xml:space="preserve">hal-04324581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Plant Protection Products on Biodiversity: Limits of Risk Assessment and Avenues to Ground Liability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Bureau-Point</w:t>
+                <w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.70129⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, e114 [21 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328335v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05324300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Plant Protection Products on Biodiversity: Limits of Risk Assessment and Avenues to Ground Liability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (11), pp.3497-3504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.70129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides, une menace pour la biodiversité terrestre</w:t>
               </w:r>
@@ -2071,64 +2071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2447,260 +2447,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of chlordecone on biodiversity: A review</w:t>
+                <w:t xml:space="preserve">Impacts des pesticides sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet ANR LiCOCO – Workshop de mi-parcours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Université des Antilles, Campus de Schoelcher, Martinique, France</w:t>
+              <w:t xml:space="preserve">Louv’Science - Café des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louv'Science, Jun 2025, Louveciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035003v1</w:t>
+                <w:t xml:space="preserve">hal-05120007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des pesticides sur la biodiversité</w:t>
+                <w:t xml:space="preserve">Impacts of chlordecone on biodiversity: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louv’Science - Café des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louv'Science, Jun 2025, Louveciennes, France</w:t>
+              <w:t xml:space="preserve">Projet ANR LiCOCO – Workshop de mi-parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Université des Antilles, Campus de Schoelcher, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120007v1</w:t>
+                <w:t xml:space="preserve">hal-05035003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des pesticides sur la biodiversité</w:t>
               </w:r>
@@ -2788,176 +2788,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retombées de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Bilan après 2 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">52ème Congrès du Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+                <w:t xml:space="preserve">hal-04664962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
@@ -2975,313 +2958,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme VITAE - Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil de Développement 100% citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664979v1</w:t>
+                <w:t xml:space="preserve">hal-04664950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UPR GECO - CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736677v1</w:t>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retombées de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Bilan après 2 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès du Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Programme VITAE - Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664962v1</w:t>
+                <w:t xml:space="preserve">hal-04664979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
@@ -3299,73 +3299,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil de Développement 100% citoyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UPR GECO - CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664950v1</w:t>
+                <w:t xml:space="preserve">hal-04736677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
@@ -3390,64 +3390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
@@ -3574,256 +3574,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique INRAE</w:t>
+              <w:t xml:space="preserve">Groupe de suivi « Réduction des risques » du PNSE4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665022v1</w:t>
+                <w:t xml:space="preserve">hal-04665019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » Présentation des principaux résultats</w:t>
+                <w:t xml:space="preserve">Expertise Scientifique Collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque – Évaluation des produits pesticides : carences et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">CSO R&amp;I Ecophyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665000v1</w:t>
+                <w:t xml:space="preserve">hal-04665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSA « Impacts of plant protection products on biodiversity and ecosystem services » - Presentation of some results</w:t>
               </w:r>
@@ -3911,267 +3898,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de suivi « Réduction des risques » du PNSE4</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665019v1</w:t>
+                <w:t xml:space="preserve">hal-04665022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise Scientifique Collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » Présentation des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSO R&amp;I Ecophyto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque – Évaluation des produits pesticides : carences et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665007v1</w:t>
+                <w:t xml:space="preserve">hal-04665000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -4189,73 +4189,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Webinaire du Centre Ecotox Zurich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Webinaire, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788951v1</w:t>
+                <w:t xml:space="preserve">hal-04665663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » : Présentation des principaux résultats</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales conclusions de l'expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
+                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -4405,223 +4405,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789036v1</w:t>
+                <w:t xml:space="preserve">hal-03788951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur l’expertise scientifique collective INRAE/Ifremer : Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Principales conclusions de l'expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860694v1</w:t>
+                <w:t xml:space="preserve">hal-03789036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » - Présentation des principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur l’expertise scientifique collective INRAE/Ifremer : Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4634,397 +4634,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération Agricole – Section Métiers du Grains - Commission Approvisionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789053v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » : Faits marquants et besoins de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » - Présentation des principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSO-RI Ecophyto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Coopération Agricole – Section Métiers du Grains - Commission Approvisionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789001v1</w:t>
+                <w:t xml:space="preserve">hal-03789053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » : Faits marquants et besoins de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Évaluation des produits pesticides : carences et conséquences » - Assemblée Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Secrets Toxiques, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">CSO-RI Ecophyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665323v1</w:t>
+                <w:t xml:space="preserve">hal-03789001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du Centre Ecotox Zurich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Webinaire, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque « Évaluation des produits pesticides : carences et conséquences » - Assemblée Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secrets Toxiques, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665663v1</w:t>
+                <w:t xml:space="preserve">hal-04665323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific literature survey: impacts of pesticides on biodiversity and ecosystem services</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise scientifique collective INRAE/Ifremer : Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,77 +6772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6877,64 +6877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the effects of plant protection products on biodiversity and ecological processes to potential impairment of ecosystem functions and services—A multidisciplinary conceptual framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7324,51 +7324,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798285v1</w:t>
+                <w:t xml:space="preserve">hal-04798285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
@@ -7562,278 +7562,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of plant protection products on biodiversity and ecosystem services. Summary of the collective scientific expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775493v1</w:t>
+                <w:t xml:space="preserve">hal-03780339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Résumé de l'Expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -7843,671 +7843,671 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697952v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impacts of plant protection products on biodiversity and ecosystem services. Summary of the collective scientific expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03775493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Résumé de l'Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780339v1</w:t>
+                <w:t xml:space="preserve">hal-03697952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250597v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+                <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8583,51 +8583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4A129FA"/>
+    <w:nsid w:val="2C7AA095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8814,51 +8814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleenhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2718-1342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-026-01900-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35945-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31310-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-p3017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-5673-a.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553051v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/33x2-gf14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pivert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleenhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2718-1342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-026-01900-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35945-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31310-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-p3017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-5673-a.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553051v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/33x2-gf14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pivert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>