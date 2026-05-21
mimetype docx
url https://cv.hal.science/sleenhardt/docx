--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -305,1203 +305,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Preserving biodiversity from plant protection products demands to make them contaminants of re-emerging concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2753-2756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35945-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+                <w:t xml:space="preserve">hal-04960187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204142v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving biodiversity from plant protection products demands to make them contaminants of re-emerging concern</w:t>
+                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2753-2756. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-35945-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960187v1</w:t>
+                <w:t xml:space="preserve">hal-04461684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, e114 [21 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461684v1</w:t>
+                <w:t xml:space="preserve">ird-05324300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations to reduce the streetlight effect and gray areas limiting the knowledge of the effects of plant protection products on biodiversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Plant Protection Products on Biodiversity: Limits of Risk Assessment and Avenues to Ground Liability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31310-0⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (11), pp.3497-3504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.70129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04324581v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations to reduce the streetlight effect and gray areas limiting the knowledge of the effects of plant protection products on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3060-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31310-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">ird-05324300v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Plant Protection Products on Biodiversity: Limits of Risk Assessment and Avenues to Ground Liability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eve Bureau-Point</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.70129⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328335v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides, une menace pour la biodiversité terrestre</w:t>
               </w:r>
@@ -2071,64 +2071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2587,77 +2587,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet ANR LiCOCO – Workshop de mi-parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Université des Antilles, Campus de Schoelcher, Martinique, France</w:t>
@@ -2788,159 +2788,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retombées de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Bilan après 2 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès du Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664962v1</w:t>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
+                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
@@ -2958,330 +2975,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil de Développement 100% citoyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Programme VITAE - Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664950v1</w:t>
+                <w:t xml:space="preserve">hal-04664979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UPR GECO - CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+                <w:t xml:space="preserve">hal-04736677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retombées de l’expertise scientifique collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Bilan après 2 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme VITAE - Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">52ème Congrès du Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664979v1</w:t>
+                <w:t xml:space="preserve">hal-04664962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
@@ -3299,73 +3299,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UPR GECO - CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conseil de Développement 100% citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736677v1</w:t>
+                <w:t xml:space="preserve">hal-04664950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
@@ -3390,64 +3390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
@@ -3574,820 +3574,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CSA « Impacts of plant protection products on biodiversity and ecosystem services » - Presentation of some results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de suivi « Réduction des risques » du PNSE4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Webinar “Forum for exchange - PARC 6.4.4”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665019v1</w:t>
+                <w:t xml:space="preserve">hal-04665468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise Scientifique Collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSO R&amp;I Ecophyto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665007v1</w:t>
+                <w:t xml:space="preserve">hal-04665022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSA « Impacts of plant protection products on biodiversity and ecosystem services » - Presentation of some results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » Présentation des principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar “Forum for exchange - PARC 6.4.4”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Colloque – Évaluation des produits pesticides : carences et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665468v1</w:t>
+                <w:t xml:space="preserve">hal-04665000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats en lien avec les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique INRAE</w:t>
+              <w:t xml:space="preserve">Groupe de suivi « Réduction des risques » du PNSE4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665022v1</w:t>
+                <w:t xml:space="preserve">hal-04665019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » Présentation des principaux résultats</w:t>
+                <w:t xml:space="preserve">Expertise Scientifique Collective sur les impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque – Évaluation des produits pesticides : carences et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">CSO R&amp;I Ecophyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665000v1</w:t>
+                <w:t xml:space="preserve">hal-04665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » : Présentation des principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du Centre Ecotox Zurich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Webinaire, Suisse</w:t>
+              <w:t xml:space="preserve">CES « Substances et produits phytopharmaceutiques, biocontrôle », ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665663v1</w:t>
+                <w:t xml:space="preserve">hal-03789046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » : Présentation des principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES « Substances et produits phytopharmaceutiques, biocontrôle », ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789046v1</w:t>
+                <w:t xml:space="preserve">hal-03788951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales conclusions de l’expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
+                <w:t xml:space="preserve">Principales conclusions de l'expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -4405,223 +4405,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788951v1</w:t>
+                <w:t xml:space="preserve">hal-03789036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales conclusions de l'expertise scientifique collective portant sur les impacts des produits phytopharmaceutiques sur la biodiversité, les fonctions et les services écosystémiques le long du continuum terre-mer en France métropolitaine et ultramarine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur l’expertise scientifique collective INRAE/Ifremer : Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789036v1</w:t>
+                <w:t xml:space="preserve">hal-03860694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur l’expertise scientifique collective INRAE/Ifremer : Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » - Présentation des principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4634,397 +4634,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Coopération Agricole – Section Métiers du Grains - Commission Approvisionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860694v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » - Présentation des principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » : Faits marquants et besoins de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération Agricole – Section Métiers du Grains - Commission Approvisionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">CSO-RI Ecophyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789053v1</w:t>
+                <w:t xml:space="preserve">hal-03789001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques » : Faits marquants et besoins de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSO-RI Ecophyto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Évaluation des produits pesticides : carences et conséquences » - Assemblée Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secrets Toxiques, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789001v1</w:t>
+                <w:t xml:space="preserve">hal-04665323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCo « Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques ». Présentation des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Évaluation des produits pesticides : carences et conséquences » - Assemblée Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Secrets Toxiques, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire du Centre Ecotox Zurich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Webinaire, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665323v1</w:t>
+                <w:t xml:space="preserve">hal-04665663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific literature survey: impacts of pesticides on biodiversity and ecosystem services</w:t>
               </w:r>
@@ -6248,268 +6248,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise scientifique collective INRAE/Ifremer : Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Formulaire de déclaration des liens d'intérêts à renseigner par les participants aux opérations d'expertise ou d'étude coordonnées par la DEPE d'INRAE (version janvier 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/33x2-gf14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902414v1</w:t>
+                <w:t xml:space="preserve">hal-03553051v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulaire de déclaration des liens d'intérêts à renseigner par les participants aux opérations d'expertise ou d'étude coordonnées par la DEPE d'INRAE (version janvier 2022)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
+                <w:t xml:space="preserve">L’expertise scientifique collective INRAE/Ifremer : Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.canal-u.tv/chaines/fire/christian-mougin-l-expertise-scientifique-collective-inraeifremer-impacts-des-produits</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/33x2-gf14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03553051v2</w:t>
+                <w:t xml:space="preserve">hal-03902414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCo &amp;quot;Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques&amp;quot;, Conférence de presse, 5 mai 2022</w:t>
               </w:r>
@@ -6772,77 +6772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6877,64 +6877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the effects of plant protection products on biodiversity and ecological processes to potential impairment of ecosystem functions and services—A multidisciplinary conceptual framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,241 +7134,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Soil Quality: towards an indicator system for public policy. Summary of the INRAE study report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 126 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828558v1</w:t>
+                <w:t xml:space="preserve">hal-04798285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Quality: towards an indicator system for public policy. Summary of the INRAE study report</w:t>
+                <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 10 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798285v2</w:t>
+                <w:t xml:space="preserve">hal-04828558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
@@ -7446,90 +7446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for conducting collective scientific assessments and advanced studies to inform public policy and public debate (version 2.1 – October 2023).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7562,278 +7562,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impacts of plant protection products on biodiversity and ecosystem services. Summary of the collective scientific expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780339v1</w:t>
+                <w:t xml:space="preserve">hal-03775493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Résumé de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -7843,671 +7843,671 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03697952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of plant protection products on biodiversity and ecosystem services. Summary of the collective scientific expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775493v1</w:t>
+                <w:t xml:space="preserve">hal-03780339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Résumé de l'Expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] INRAE; IFREMER. 2022, 14 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697952v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+                <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethinger</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03250589v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250597v1</w:t>
+                <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8583,51 +8583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C7AA095"/>
+    <w:nsid w:val="65BF3F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8814,51 +8814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleenhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2718-1342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-026-01900-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35945-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31310-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-p3017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-5673-a.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553051v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/33x2-gf14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pivert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleenhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2718-1342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-026-01900-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35945-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau-Point" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31310-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-p3017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmgp-ce87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-5673-a.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553051v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/33x2-gf14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pivert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798285v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>