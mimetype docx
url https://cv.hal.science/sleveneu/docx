--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leveneur </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Since September 2025: Full Professor at IRCELYON-UCBL& since February 2015: Docent at Åbo Akademi in chemical process technologyAssociate-Professor in Chemical EngineeringSeptember 2010-August 2025: Associate-Professor H.D.R (“Habilitation à Diriger des Recherches” French Habilitation)  at LSPC-INSA de Rouen  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sleveneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9528-6440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139216162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2833-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Energy Assessment of Potential Biofuels and Additives Derived from Fructose via Acid Alcoholysis: 5-Alkoxymethyl Furfural and Alkyl Levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernacchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c05044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting steric and polar substituent effects in linear free energy Relationships: Re-Assessment of the Taft equation with Temperature-Dependent kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.123298. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and direct conversion of 2,4-Dinitrotoluene into 1-Methyl-2,4-Cyclohexane-Diamine: A One-Pot hydrogenation reaction route catalyzed by Lithium-Modified γ-Al2O3-Supported ruthenium nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinglin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonglu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.135847. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of biomass valorization processes for the production of gamma valerolactone integrating wind energy and green hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.144829. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.144829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-base synergetic effect and thermal risk assessment on homogeneous catalytic production of γ-valerolactone with formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshu Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105636. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2025.105636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of furfural: From kinetics to process assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimization and scale-up of toluene nitration in a microchannel reactor using HNO3-AC2O as nitrating agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109934. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2024.109934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling based uncertainties analysis for the determination of safe and optimal operating conditions in batch reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108909. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.833-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RE00500C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of linear solvation energy and linear free-energy relationships to aid the prediction of reaction kinetics: application to the solvolysis of 5-HMF by alcohol to levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cycloaddition of CO2 to epoxidized methyl oleate over a HBimCl-NbCl5/HCMC: Physicochemical, mass transfer and kinetic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Xian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Juan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Ju Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.119964. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.119964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomass-derived fructose to γ-valerolactone: Process design and techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.130753. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aleatory and epistemic uncertainties on thermal risk and production assessment: application to the hydrogenation of levulinic acid and butyl levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105317. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2024.105317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2413-2424. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00648-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the safe operating conditions for gas–liquid heterogeneous reactions in an isochoric semi-batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongchen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.155481. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.155481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elano Nery Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18849-18860. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Isothermal and Adiabatic Mode Experiments for Kinetic Constant Estimation: Application to the Hydrogenation of 5-(Hydroxymethyl)furfural (5-HMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.4362-4379. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Epoxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (5), pp.285. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal14050285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Kinetic Modeling and Chemical Analysis for the Epoxidation of Vegetable Oils in a Liquid–Liquid–Solid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13020274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling: Regression and validation stages, a compulsory tandem for kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.7078-7101. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.24956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-Software Engineering: A Review and a Kinetic Parameter Identification Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.1503. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11051503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.142914. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of a complex three-phase system: Carbonation of epoxides on grafted catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananias Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.119578. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability for the Continuous Production of γ-Valerolactone from the Hydrogenation of N-Butyl Levulinate in a CSTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.237. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction enthalpies for the hydrogenation of alkyl levulinates and levulinic acid on Ru/C– influence of experimental conditions and alkyl chain length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vasquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and structure: epoxidation of cottonseed oil and the corresponding fatty acid methyl ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3333-3344. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity‐based models to predict kinetics of levulinic acid esterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of semi‐industrial aqueous extracted xylan from birch ( Betula pendula ) employing commercial catalysts: kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic constants by using transient temperature data from continuous stirred tank reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248, pp.117164. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis to identify influential model input on thermal risk parameters: To cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Elhassane Elmoukrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Gourich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.104795. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bronzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, Part 3, pp.133053. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalyst and continuous microfluidic reactor for an intensified production of n-butyl levulinate: kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.138541. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.138541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cipolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10818-10836. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of the sesamin conversion into asarinin in the presence of citric acid loading on Hβ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Shuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-De Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.983843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cocatalyst-free carbonation of vegetable oil derivatives using heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.101879. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of refractive index gradients in droplets by rainbow technique: application to CO$$_2$$ capture by monoethanolamine aqueous spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suttiya Chiewudomrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Saengkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (9), pp.153. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03495-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of levulinic acid and alkyl levulinates: A process insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.24, 614-646. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1GC02457D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Ismail Bedawi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.117928. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One flow through hydrolysis and hydrogenation of semi-industrial xylan from birch (betula pendula) in a continuous reactor—Kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Weckesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.108614. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence assessment of inlet parameters on thermal risk and productivity: Application to the epoxidation of vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelcis Zora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.104551. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2021.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Catalytic Depolymerization of Semi-industrial Wood-Based Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lagerquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (47), pp.16827-16838. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c03154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric effect synergistically enhances the performance of Ti32-oxo-cluster/BaTiO3/CuS p-n heterojunction photocatalytic degradation of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.120019. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Intensified Alternatives for Purification of Levulinic Acid Recovered from Lignocellulosic Biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.490. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9030490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect on the kinetics of the hydrogenation of n-butyl levulinate to γ-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.116315. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the carbonation of epoxidized fatty acid methyl ester catalyzed over heterogeneous catalyst HBimCl‐NbCl 5 /HCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (11), pp.1203-1219. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Discrimination for Hydrogen Peroxide Consumption towards γ-Alumina in Homogeneous Liquid and Heterogeneous Liquid-Liquid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1476. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9081476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on “Thermal Safety of Chemical Processes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1054. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9061054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of semibatch reactor technology for the investigation of reaction mechanism and kinetics: Heterogeneously catalyzed epoxidation of fatty acid esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.116206. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics to Elucidate the Kinetics of γ-Valerolactone from n -Butyl Levulinate Hydrogenation over Ru/C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (31), pp.11725-11736. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lord of the Chemical Rings: Catalytic Synthesis of Important Industrial Epoxide Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Taddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.765. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11070765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Tall Oil Catalyzed by an Ion Exchange Resin under Conventional Heating and Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maristiina Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.10397-10406. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of steric effects on the kinetics of cyclic-carbonate vegetable oils aminolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Guzmán Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115954. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for the epoxidation of linseed oil by classical Prisleschajew epoxidation and by direct epoxidation by H2O2 on alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.673-684. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08894-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of Amberlite IR120 catalyzed acid esterification of levulinic acid with ethanol: From batch to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Tesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelina Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Cogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.126126. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Specific Heat Capacity with Temperature for Typical Supports Used for Heterogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Grénman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.911. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8080911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of Spatial Inhomogeneities in a Vegetable Oil Carbonation Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Chován</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1356. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8111356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties for the Reaction Systems: Levulinic Acid, Its Esters, and γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.3008-3020. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.9b00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From calorimetry to thermal risk assessment: γ-Valerolactone production from the hydrogenation of alkyl levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Plazl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling using temperature as an on-line measurement: Application to the hydrolysis of acetic anhydride, a revisited kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ribeiro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 682, pp.178409. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of Prileschajew epoxidation of oleic acid under conventional heating and microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.426-438. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aid of calorimetry for kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balsam Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chlendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bagane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1891-1898. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7157-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermal runaway events in French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.103938. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2019.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Reactivity: Comparison between the Carbonation of Epoxidized Vegetable Oils and the Corresponding Epoxidized Fatty Acid Methyl Ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoelito Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (4), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b05510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consequences-based approach for the selection of relevant accident scenarios in emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Garbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Antonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112 (3), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of fatty acid epoxidation in the presence of heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 375, pp.121936. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.121936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the concept of Linear Free Energy Relationships to the hydrogenation of levulinic acid and its corresponding esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasole Cipolletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.822-831. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of ion exchange resin catalysts for epoxidation of oleic acid under the influence of conventional and microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (9), pp.3020-3031. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Risk Assessment of Levulinic Acid Hydrogenation to γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.1092-1100. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.8b00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Physicochemical Properties for Vegetable Oils and Their Epoxidized and Carbonated Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (5), pp.1524-1533. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b01075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.77-85. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar tracker for enhancement of the thermal efficiency of solar water heating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Abdelghani-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.79-94. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ring-opening reactions on the kinetics of cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (10), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Fatty Acids and Vegetable Oils Assisted by Microwaves Catalyzed by a Cation Exchange Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (11), pp.3876-3886. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbonated vegetable oils: Investigation of microwave effect in a pressurized continuous-flow recycle batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Safety Assessment through the Concept of Structure–Reactivity: Application to Vegetable Oil Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.543-550. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation for the determination of kinetic parameters for biomass pyrolysis by thermogravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (2), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-017-6212-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Order Versus Intrinsic Kinetics for the Determination of the Time to Maximum Rate under Adiabatic Conditions (TMR ad ): Application to the Decomposition of Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (45), pp.13040-13049. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b01291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gas-liquid mass transfer on kinetic modeling: Carbonation of epoxidized vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation equilibria studies of alkyl formate hydrolysis in the presence of 1-butylimidazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Jogunola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 652, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Asherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling and stirring failure for semi-batch reactor: Application to exothermic reactions in multiphase reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rakotondramaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of oleic acid under conventional heating and microwave radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.70-87. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling strategy for an exothermic multiphase reactor system: Application to vegetable oils epoxidation using Prileschajew method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability of Epoxidized and Carbonated Vegetable Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.948-953. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass & energy balances coupling in chemical reactors for a better understanding of thermal safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method to prevent thermal runaway in case of error on operating conditions continuous reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Vegetable Oils: Influence of Mass Transfer on Reaction Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (43), pp.10935-10944. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Production of γ-valerolactone via Hydrogenation of Aqueous Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment of vegetable oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-015-4793-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of vegetable oils under microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.1495-1502. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of thermal and kinetic parameters for a liquid–liquid reaction system: Application to vegetable oils epoxidation by peroxycarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.1449-1458. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2014.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Symbiosis Optimization Control Model for the exchanges of the material/energy flows in an industrial production park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (9), pp.1015-1020. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of Material/Energy Flow Exchanges in an Eco-Industrial Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Liquid–Liquid–Solid Heterogeneous Reaction System: Model System and Peroxyvaleric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar A de Araujo Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2017064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Kinetic Study to Thermal Safety Assessment: Application to Peroxyformic Acid Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thönes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (43), pp.13999-14007. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie3017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päivi Mäki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.749-757. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process technology for peroxycarboxylic acids: Estimation of kinetic and dispersion parameters aided by RTD measurements: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.1038-1050. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Y. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.749-757. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of hydrogen peroxide during perhydrolysis of carboxylic acids on acidic heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-010-0149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic synthesis and decomposition of peroxycarboxylic acids - green catalytic synthesis of green compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">trends in chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of Poly(α-hydroxyacrylic acid) as H2O2 stabilizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Koskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sundquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of peroxypropionic acid from propionic acid and hydrogen peroxide over heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 147 (2-3), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of intrinsic kinetics and internal mass transfer in porous ion-exchange catalysts: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (19), pp.4101-4114. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of linear free-energy relationships to perhydrolysis of different carboxylic acids over homogeneous and heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 303 (1-2), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2009.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Modeling of Peroxypropionic Acid Synthesis from Propionic Acid and Hydrogen Peroxide Using Homogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.656-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of decomposition of peroxypropionic acid in liquid phase through direct analysis of decomposition products in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (18-20), pp.5007-5012. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based fault detection and isolation for chemical processes: Application to the prevention of thermal runaway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bangalore, France. pp.1352-1358, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Project Management : Coolcap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th int. Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective optimization model for designing and optimizing an ecological industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 9th International Conference on Natural Computation (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Shenyang, France. pp.595-600, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC.2013.6818046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot scale analysis of integration Barriers in the Hydrogen Value Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ciriaco Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Badat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Medkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse catalytique et décomposition des acides peroxycarboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. INSA de Rouen; Åbo akademi, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009ISAM0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des procédés : Réactions multiples et systèmes polyphasiques Rôle du H2O2 dans la valorisation de la biomasse&CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université de Rouen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02017705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId460"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leveneur </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Since September 2025: Full Professor at IRCELYON-UCBL& since February 2015: Docent at Åbo Akademi in chemical process technologyAssociate-Professor in Chemical EngineeringSeptember 2010-August 2025: Associate-Professor H.D.R (“Habilitation à Diriger des Recherches” French Habilitation)  at LSPC-INSA de Rouen  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sleveneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9528-6440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139216162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2833-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Energy Assessment of Potential Biofuels and Additives Derived from Fructose via Acid Alcoholysis: 5-Alkoxymethyl Furfural and Alkyl Levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernacchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c05044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting steric and polar substituent effects in linear free energy Relationships: Re-Assessment of the Taft equation with Temperature-Dependent kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and direct conversion of 2,4-Dinitrotoluene into 1-Methyl-2,4-Cyclohexane-Diamine: A One-Pot hydrogenation reaction route catalyzed by Lithium-Modified γ-Al2O3-Supported ruthenium nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinglin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonglu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.135847. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.123298. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of biomass valorization processes for the production of gamma valerolactone integrating wind energy and green hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.144829. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.144829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-base synergetic effect and thermal risk assessment on homogeneous catalytic production of γ-valerolactone with formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshu Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105636. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2025.105636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of furfural: From kinetics to process assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimization and scale-up of toluene nitration in a microchannel reactor using HNO3-AC2O as nitrating agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109934. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2024.109934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling based uncertainties analysis for the determination of safe and optimal operating conditions in batch reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108909. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.833-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RE00500C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of linear solvation energy and linear free-energy relationships to aid the prediction of reaction kinetics: application to the solvolysis of 5-HMF by alcohol to levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cycloaddition of CO2 to epoxidized methyl oleate over a HBimCl-NbCl5/HCMC: Physicochemical, mass transfer and kinetic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Xian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Juan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Ju Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.119964. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.119964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomass-derived fructose to γ-valerolactone: Process design and techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.130753. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aleatory and epistemic uncertainties on thermal risk and production assessment: application to the hydrogenation of levulinic acid and butyl levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105317. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2024.105317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2413-2424. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00648-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Isothermal and Adiabatic Mode Experiments for Kinetic Constant Estimation: Application to the Hydrogenation of 5-(Hydroxymethyl)furfural (5-HMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.4362-4379. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elano Nery Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18849-18860. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the safe operating conditions for gas–liquid heterogeneous reactions in an isochoric semi-batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongchen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.155481. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.155481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Epoxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (5), pp.285. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal14050285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Kinetic Modeling and Chemical Analysis for the Epoxidation of Vegetable Oils in a Liquid–Liquid–Solid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13020274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling: Regression and validation stages, a compulsory tandem for kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.7078-7101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.24956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-Software Engineering: A Review and a Kinetic Parameter Identification Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.1503. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11051503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.142914. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of a complex three-phase system: Carbonation of epoxides on grafted catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananias Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.119578. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability for the Continuous Production of γ-Valerolactone from the Hydrogenation of N-Butyl Levulinate in a CSTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.237. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction enthalpies for the hydrogenation of alkyl levulinates and levulinic acid on Ru/C– influence of experimental conditions and alkyl chain length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vasquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and structure: epoxidation of cottonseed oil and the corresponding fatty acid methyl ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3333-3344. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity‐based models to predict kinetics of levulinic acid esterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalyst and continuous microfluidic reactor for an intensified production of n-butyl levulinate: kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.138541. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.138541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of semi‐industrial aqueous extracted xylan from birch ( Betula pendula ) employing commercial catalysts: kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bronzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, Part 3, pp.133053. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic constants by using transient temperature data from continuous stirred tank reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248, pp.117164. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis to identify influential model input on thermal risk parameters: To cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Elhassane Elmoukrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Gourich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.104795. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cipolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10818-10836. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of the sesamin conversion into asarinin in the presence of citric acid loading on Hβ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Shuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-De Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.983843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cocatalyst-free carbonation of vegetable oil derivatives using heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.101879. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of refractive index gradients in droplets by rainbow technique: application to CO$$_2$$ capture by monoethanolamine aqueous spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suttiya Chiewudomrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Saengkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (9), pp.153. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03495-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of levulinic acid and alkyl levulinates: A process insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.24, 614-646. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1GC02457D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Ismail Bedawi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.117928. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One flow through hydrolysis and hydrogenation of semi-industrial xylan from birch (betula pendula) in a continuous reactor—Kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Weckesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.108614. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence assessment of inlet parameters on thermal risk and productivity: Application to the epoxidation of vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelcis Zora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.104551. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2021.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Catalytic Depolymerization of Semi-industrial Wood-Based Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lagerquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (47), pp.16827-16838. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c03154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Discrimination for Hydrogen Peroxide Consumption towards γ-Alumina in Homogeneous Liquid and Heterogeneous Liquid-Liquid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1476. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9081476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect on the kinetics of the hydrogenation of n-butyl levulinate to γ-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.116315. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the carbonation of epoxidized fatty acid methyl ester catalyzed over heterogeneous catalyst HBimCl‐NbCl 5 /HCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (11), pp.1203-1219. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Intensified Alternatives for Purification of Levulinic Acid Recovered from Lignocellulosic Biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.490. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9030490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric effect synergistically enhances the performance of Ti32-oxo-cluster/BaTiO3/CuS p-n heterojunction photocatalytic degradation of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.120019. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on “Thermal Safety of Chemical Processes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1054. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9061054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics to Elucidate the Kinetics of γ-Valerolactone from n -Butyl Levulinate Hydrogenation over Ru/C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (31), pp.11725-11736. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of semibatch reactor technology for the investigation of reaction mechanism and kinetics: Heterogeneously catalyzed epoxidation of fatty acid esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.116206. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lord of the Chemical Rings: Catalytic Synthesis of Important Industrial Epoxide Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Taddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.765. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11070765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization for Industrial Ecology: Design and Optimize Exchange Flows in an Industrial Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46300/9101.2021.15.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Tall Oil Catalyzed by an Ion Exchange Resin under Conventional Heating and Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maristiina Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.10397-10406. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of steric effects on the kinetics of cyclic-carbonate vegetable oils aminolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Guzmán Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115954. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for the epoxidation of linseed oil by classical Prisleschajew epoxidation and by direct epoxidation by H2O2 on alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.673-684. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08894-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Specific Heat Capacity with Temperature for Typical Supports Used for Heterogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Grénman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.911. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8080911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of Amberlite IR120 catalyzed acid esterification of levulinic acid with ethanol: From batch to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Tesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelina Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Cogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.126126. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of Spatial Inhomogeneities in a Vegetable Oil Carbonation Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Chován</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1356. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8111356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties for the Reaction Systems: Levulinic Acid, Its Esters, and γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.3008-3020. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.9b00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From calorimetry to thermal risk assessment: γ-Valerolactone production from the hydrogenation of alkyl levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Plazl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling using temperature as an on-line measurement: Application to the hydrolysis of acetic anhydride, a revisited kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ribeiro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 682, pp.178409. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermal runaway events in French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.103938. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2019.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of Prileschajew epoxidation of oleic acid under conventional heating and microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.426-438. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aid of calorimetry for kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balsam Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chlendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bagane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1891-1898. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7157-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Reactivity: Comparison between the Carbonation of Epoxidized Vegetable Oils and the Corresponding Epoxidized Fatty Acid Methyl Ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoelito Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (4), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b05510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the concept of Linear Free Energy Relationships to the hydrogenation of levulinic acid and its corresponding esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasole Cipolletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.822-831. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consequences-based approach for the selection of relevant accident scenarios in emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Garbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Antonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112 (3), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of fatty acid epoxidation in the presence of heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 375, pp.121936. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.121936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of ion exchange resin catalysts for epoxidation of oleic acid under the influence of conventional and microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (9), pp.3020-3031. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Risk Assessment of Levulinic Acid Hydrogenation to γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.1092-1100. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.8b00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.77-85. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Physicochemical Properties for Vegetable Oils and Their Epoxidized and Carbonated Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (5), pp.1524-1533. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b01075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ring-opening reactions on the kinetics of cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (10), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar tracker for enhancement of the thermal efficiency of solar water heating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Abdelghani-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.79-94. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Fatty Acids and Vegetable Oils Assisted by Microwaves Catalyzed by a Cation Exchange Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (11), pp.3876-3886. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbonated vegetable oils: Investigation of microwave effect in a pressurized continuous-flow recycle batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation for the determination of kinetic parameters for biomass pyrolysis by thermogravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (2), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-017-6212-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Safety Assessment through the Concept of Structure–Reactivity: Application to Vegetable Oil Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.543-550. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Order Versus Intrinsic Kinetics for the Determination of the Time to Maximum Rate under Adiabatic Conditions (TMR ad ): Application to the Decomposition of Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (45), pp.13040-13049. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b01291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gas-liquid mass transfer on kinetic modeling: Carbonation of epoxidized vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation equilibria studies of alkyl formate hydrolysis in the presence of 1-butylimidazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Jogunola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 652, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Asherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of oleic acid under conventional heating and microwave radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.70-87. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling and stirring failure for semi-batch reactor: Application to exothermic reactions in multiphase reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rakotondramaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling strategy for an exothermic multiphase reactor system: Application to vegetable oils epoxidation using Prileschajew method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability of Epoxidized and Carbonated Vegetable Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.948-953. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass & energy balances coupling in chemical reactors for a better understanding of thermal safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method to prevent thermal runaway in case of error on operating conditions continuous reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Vegetable Oils: Influence of Mass Transfer on Reaction Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (43), pp.10935-10944. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Production of γ-valerolactone via Hydrogenation of Aqueous Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment of vegetable oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-015-4793-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of vegetable oils under microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.1495-1502. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of thermal and kinetic parameters for a liquid–liquid reaction system: Application to vegetable oils epoxidation by peroxycarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.1449-1458. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2014.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Symbiosis Optimization Control Model for the exchanges of the material/energy flows in an industrial production park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (9), pp.1015-1020. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of Material/Energy Flow Exchanges in an Eco-Industrial Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Liquid–Liquid–Solid Heterogeneous Reaction System: Model System and Peroxyvaleric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar A de Araujo Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2017064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Kinetic Study to Thermal Safety Assessment: Application to Peroxyformic Acid Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thönes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (43), pp.13999-14007. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie3017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päivi Mäki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.749-757. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process technology for peroxycarboxylic acids: Estimation of kinetic and dispersion parameters aided by RTD measurements: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.1038-1050. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Y. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.749-757. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of hydrogen peroxide during perhydrolysis of carboxylic acids on acidic heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-010-0149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic synthesis and decomposition of peroxycarboxylic acids - green catalytic synthesis of green compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">trends in chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of Poly(α-hydroxyacrylic acid) as H2O2 stabilizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Koskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sundquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of peroxypropionic acid from propionic acid and hydrogen peroxide over heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 147 (2-3), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of intrinsic kinetics and internal mass transfer in porous ion-exchange catalysts: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (19), pp.4101-4114. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of linear free-energy relationships to perhydrolysis of different carboxylic acids over homogeneous and heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 303 (1-2), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2009.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Modeling of Peroxypropionic Acid Synthesis from Propionic Acid and Hydrogen Peroxide Using Homogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.656-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of decomposition of peroxypropionic acid in liquid phase through direct analysis of decomposition products in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (18-20), pp.5007-5012. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based fault detection and isolation for chemical processes: Application to the prevention of thermal runaway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bangalore, France. pp.1352-1358, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Project Management : Coolcap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th int. Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective optimization model for designing and optimizing an ecological industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 9th International Conference on Natural Computation (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Shenyang, France. pp.595-600, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC.2013.6818046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot scale analysis of integration Barriers in the Hydrogen Value Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ciriaco Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Badat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Medkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse catalytique et décomposition des acides peroxycarboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. INSA de Rouen; Åbo akademi, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009ISAM0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des procédés : Réactions multiples et systèmes polyphasiques Rôle du H2O2 dans la valorisation de la biomasse&CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université de Rouen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02017705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId463"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B9FE0A6"/>
+    <w:nsid w:val="A840A8C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleveneu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2833-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bahrabadi Jovein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sadowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Doghieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacinti Baschetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.5c00002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglin Wen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglu Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Pan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135847" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144829" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqin Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshu Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2025.105636" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchao Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujie Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankai Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108909" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Xian Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Juan Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ju Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Min Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.119964" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Jiang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155481" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04346" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Tolvanen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14050285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020274" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04103190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24956" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Egedy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kummer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11051503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ciccarelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananias Medina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119578" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03936882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010237" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04985-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825917v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200729" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojia Lu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Junghans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W&#228;rn&#229;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hilpmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Lange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6918" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117164" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia Hernandez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Elhassane Elmoukrie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Gourich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104795" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03748632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138541" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Shuang Cai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-De Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.983843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Kumar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttiya Chiewudomrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03495-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02457D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498066v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weckesser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108614" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcis Zora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104551" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lagerquist" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Hemming" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luping Zhou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqi Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Xu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi She" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498085v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Errico" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030490" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144830v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116315" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498076v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Virtanen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Rahkila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21526" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9081476" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498081v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9061054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116206" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Taddeo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Freites Aguilera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070765" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristiina Nurmi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Torres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08894-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tesser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelina Rossano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vitiello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126126" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144826v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#233;nman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080911" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Varga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chov&#225;n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111356" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144825v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Plazl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.07.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ribeiro Souza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178409" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151603v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.035" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151606v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsam Belgacem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlendi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bagane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7157-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314230v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103938" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151604v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelito Matos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b05510" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151605v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura Garbetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Antonioni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.121936" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasole Cipolletta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson-Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.218" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435569v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6112" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;bert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00122" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435575v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b01075" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.02.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallaoui" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.11.072" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435570v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu Zheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21208" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435633v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyana Heredia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Samson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05293" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138614v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolvanen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Er&#228;nen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.12.037" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144820v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00405" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138398v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6212-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435634v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b01291" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138611v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.11.012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Jogunola" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri-Pekka Mikkola" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.03.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435638v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rakotondramaro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.05.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499467v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.01.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138616v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15037" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1NFV4L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435640v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00040" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435639v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2016.06.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.09.012" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138621v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02006" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Huang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mikkola" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0077" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435644v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4793-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328198v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.04.010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliu Zheng" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435717v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Gu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00182" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.028" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A de Araujo Filho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2017064" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138620v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Th&#246;nes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017847" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435723v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yu. Murzin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100868k" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151572v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.12.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699727v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maki-Arvela" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveneur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Murzin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151573v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-010-0149-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS6HDW2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019386v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546336v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Koskinen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sundquist" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musakka" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017720v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.11.045" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151574v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.05.055" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76PDNCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017715v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.01.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL9CV5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017711v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017689v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Musakka" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.12.040" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057NZ7DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435562v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hassimi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628709" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499504v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC.2013.6818046" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313996v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Badat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Serge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medkour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560883v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAM0005" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02017705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleveneu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2833-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglin Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglu Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bahrabadi Jovein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sadowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Doghieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacinti Baschetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.5c00002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144829" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqin Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshu Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2025.105636" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchao Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujie Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankai Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108909" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Xian Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Juan Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ju Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Min Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.119964" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen Ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Tolvanen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14050285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04103190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Egedy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kummer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11051503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ciccarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananias Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119578" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03936882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010237" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04985-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825917v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200729" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03748632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138541" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojia Lu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Junghans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W&#228;rn&#229;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hilpmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Lange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117164" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Elhassane Elmoukrie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Gourich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104795" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Shuang Cai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-De Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.983843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Kumar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttiya Chiewudomrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03495-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02457D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498066v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weckesser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108614" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcis Zora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104551" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lagerquist" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Hemming" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9081476" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116315" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498076v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Virtanen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Rahkila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21526" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Errico" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030490" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luping Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqi Dai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Xu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi She" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498081v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9061054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116206" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Taddeo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Freites Aguilera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070765" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Gu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leveneur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46300/9101.2021.15.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144822v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristiina Nurmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01288" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08894-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144826v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#233;nman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080911" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tesser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelina Rossano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vitiello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126126" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Varga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chov&#225;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111356" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Plazl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.07.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ribeiro Souza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178409" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103938" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151603v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsam Belgacem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlendi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bagane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7157-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelito Matos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b05510" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasole Cipolletta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson-Moreno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.218" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura Garbetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Antonioni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.121936" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6112" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435572v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;bert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00122" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435575v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b01075" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435570v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu Zheng" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21208" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.11.072" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435633v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyana Heredia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Samson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05293" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolvanen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Er&#228;nen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.12.037" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138398v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6212-9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144820v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00405" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b01291" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138611v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.11.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Jogunola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri-Pekka Mikkola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.03.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499467v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.01.011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435638v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rakotondramaro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.05.011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138616v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15037" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1NFV4L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00040" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2016.06.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435647v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.09.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138607v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Huang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mikkola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0077" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435644v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4793-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328198v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.04.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326469v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliu Zheng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435717v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00182" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435719v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.028" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A de Araujo Filho" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2017064" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138620v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Th&#246;nes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017847" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435723v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yu. Murzin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100868k" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151572v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.12.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maki-Arvela" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveneur" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Murzin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151573v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-010-0149-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS6HDW2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019386v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546336v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Koskinen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sundquist" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musakka" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017720v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.11.045" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151574v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.05.055" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76PDNCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.01.017" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL9CV5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017711v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017689v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Musakka" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.12.040" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057NZ7DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435562v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hassimi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628709" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499504v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC.2013.6818046" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313996v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Badat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Serge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medkour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560883v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAM0005" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02017705v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>