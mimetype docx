--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leveneur </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Since September 2025: Full Professor at IRCELYON-UCBL& since February 2015: Docent at Åbo Akademi in chemical process technologyAssociate-Professor in Chemical EngineeringSeptember 2010-August 2025: Associate-Professor H.D.R (“Habilitation à Diriger des Recherches” French Habilitation)  at LSPC-INSA de Rouen  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sleveneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9528-6440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139216162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2833-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Energy Assessment of Potential Biofuels and Additives Derived from Fructose via Acid Alcoholysis: 5-Alkoxymethyl Furfural and Alkyl Levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernacchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c05044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting steric and polar substituent effects in linear free energy Relationships: Re-Assessment of the Taft equation with Temperature-Dependent kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and direct conversion of 2,4-Dinitrotoluene into 1-Methyl-2,4-Cyclohexane-Diamine: A One-Pot hydrogenation reaction route catalyzed by Lithium-Modified γ-Al2O3-Supported ruthenium nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinglin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonglu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.135847. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.123298. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of biomass valorization processes for the production of gamma valerolactone integrating wind energy and green hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.144829. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.144829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-base synergetic effect and thermal risk assessment on homogeneous catalytic production of γ-valerolactone with formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshu Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105636. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2025.105636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of furfural: From kinetics to process assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimization and scale-up of toluene nitration in a microchannel reactor using HNO3-AC2O as nitrating agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109934. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2024.109934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling based uncertainties analysis for the determination of safe and optimal operating conditions in batch reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108909. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.833-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RE00500C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of linear solvation energy and linear free-energy relationships to aid the prediction of reaction kinetics: application to the solvolysis of 5-HMF by alcohol to levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cycloaddition of CO2 to epoxidized methyl oleate over a HBimCl-NbCl5/HCMC: Physicochemical, mass transfer and kinetic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Xian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Juan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Ju Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.119964. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.119964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomass-derived fructose to γ-valerolactone: Process design and techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.130753. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aleatory and epistemic uncertainties on thermal risk and production assessment: application to the hydrogenation of levulinic acid and butyl levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105317. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2024.105317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2413-2424. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00648-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Isothermal and Adiabatic Mode Experiments for Kinetic Constant Estimation: Application to the Hydrogenation of 5-(Hydroxymethyl)furfural (5-HMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.4362-4379. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elano Nery Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18849-18860. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the safe operating conditions for gas–liquid heterogeneous reactions in an isochoric semi-batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongchen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.155481. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.155481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Epoxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (5), pp.285. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal14050285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Kinetic Modeling and Chemical Analysis for the Epoxidation of Vegetable Oils in a Liquid–Liquid–Solid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13020274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling: Regression and validation stages, a compulsory tandem for kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.7078-7101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.24956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-Software Engineering: A Review and a Kinetic Parameter Identification Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.1503. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11051503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.142914. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of a complex three-phase system: Carbonation of epoxides on grafted catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananias Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.119578. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability for the Continuous Production of γ-Valerolactone from the Hydrogenation of N-Butyl Levulinate in a CSTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.237. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction enthalpies for the hydrogenation of alkyl levulinates and levulinic acid on Ru/C– influence of experimental conditions and alkyl chain length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vasquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and structure: epoxidation of cottonseed oil and the corresponding fatty acid methyl ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3333-3344. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity‐based models to predict kinetics of levulinic acid esterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalyst and continuous microfluidic reactor for an intensified production of n-butyl levulinate: kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.138541. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.138541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of semi‐industrial aqueous extracted xylan from birch ( Betula pendula ) employing commercial catalysts: kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bronzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, Part 3, pp.133053. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic constants by using transient temperature data from continuous stirred tank reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248, pp.117164. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis to identify influential model input on thermal risk parameters: To cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Elhassane Elmoukrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Gourich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.104795. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cipolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10818-10836. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of the sesamin conversion into asarinin in the presence of citric acid loading on Hβ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Shuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-De Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.983843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cocatalyst-free carbonation of vegetable oil derivatives using heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.101879. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of refractive index gradients in droplets by rainbow technique: application to CO$$_2$$ capture by monoethanolamine aqueous spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suttiya Chiewudomrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Saengkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (9), pp.153. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03495-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of levulinic acid and alkyl levulinates: A process insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.24, 614-646. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1GC02457D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Ismail Bedawi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.117928. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One flow through hydrolysis and hydrogenation of semi-industrial xylan from birch (betula pendula) in a continuous reactor—Kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Weckesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.108614. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence assessment of inlet parameters on thermal risk and productivity: Application to the epoxidation of vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelcis Zora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.104551. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2021.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Catalytic Depolymerization of Semi-industrial Wood-Based Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lagerquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (47), pp.16827-16838. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c03154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Discrimination for Hydrogen Peroxide Consumption towards γ-Alumina in Homogeneous Liquid and Heterogeneous Liquid-Liquid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1476. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9081476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect on the kinetics of the hydrogenation of n-butyl levulinate to γ-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.116315. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the carbonation of epoxidized fatty acid methyl ester catalyzed over heterogeneous catalyst HBimCl‐NbCl 5 /HCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (11), pp.1203-1219. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Intensified Alternatives for Purification of Levulinic Acid Recovered from Lignocellulosic Biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.490. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9030490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric effect synergistically enhances the performance of Ti32-oxo-cluster/BaTiO3/CuS p-n heterojunction photocatalytic degradation of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.120019. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on “Thermal Safety of Chemical Processes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1054. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9061054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics to Elucidate the Kinetics of γ-Valerolactone from n -Butyl Levulinate Hydrogenation over Ru/C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (31), pp.11725-11736. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of semibatch reactor technology for the investigation of reaction mechanism and kinetics: Heterogeneously catalyzed epoxidation of fatty acid esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.116206. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lord of the Chemical Rings: Catalytic Synthesis of Important Industrial Epoxide Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Taddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.765. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11070765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization for Industrial Ecology: Design and Optimize Exchange Flows in an Industrial Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46300/9101.2021.15.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Tall Oil Catalyzed by an Ion Exchange Resin under Conventional Heating and Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maristiina Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.10397-10406. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of steric effects on the kinetics of cyclic-carbonate vegetable oils aminolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Guzmán Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115954. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for the epoxidation of linseed oil by classical Prisleschajew epoxidation and by direct epoxidation by H2O2 on alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.673-684. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08894-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Specific Heat Capacity with Temperature for Typical Supports Used for Heterogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Grénman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.911. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8080911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of Amberlite IR120 catalyzed acid esterification of levulinic acid with ethanol: From batch to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Tesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelina Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Cogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.126126. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of Spatial Inhomogeneities in a Vegetable Oil Carbonation Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Chován</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1356. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8111356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties for the Reaction Systems: Levulinic Acid, Its Esters, and γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.3008-3020. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.9b00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From calorimetry to thermal risk assessment: γ-Valerolactone production from the hydrogenation of alkyl levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Plazl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling using temperature as an on-line measurement: Application to the hydrolysis of acetic anhydride, a revisited kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ribeiro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 682, pp.178409. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermal runaway events in French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.103938. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2019.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of Prileschajew epoxidation of oleic acid under conventional heating and microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.426-438. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aid of calorimetry for kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balsam Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chlendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bagane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1891-1898. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7157-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Reactivity: Comparison between the Carbonation of Epoxidized Vegetable Oils and the Corresponding Epoxidized Fatty Acid Methyl Ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoelito Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (4), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b05510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the concept of Linear Free Energy Relationships to the hydrogenation of levulinic acid and its corresponding esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasole Cipolletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.822-831. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consequences-based approach for the selection of relevant accident scenarios in emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Garbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Antonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112 (3), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of fatty acid epoxidation in the presence of heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 375, pp.121936. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.121936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of ion exchange resin catalysts for epoxidation of oleic acid under the influence of conventional and microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (9), pp.3020-3031. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Risk Assessment of Levulinic Acid Hydrogenation to γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.1092-1100. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.8b00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.77-85. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Physicochemical Properties for Vegetable Oils and Their Epoxidized and Carbonated Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (5), pp.1524-1533. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b01075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ring-opening reactions on the kinetics of cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (10), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar tracker for enhancement of the thermal efficiency of solar water heating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Abdelghani-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.79-94. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Fatty Acids and Vegetable Oils Assisted by Microwaves Catalyzed by a Cation Exchange Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (11), pp.3876-3886. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbonated vegetable oils: Investigation of microwave effect in a pressurized continuous-flow recycle batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation for the determination of kinetic parameters for biomass pyrolysis by thermogravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (2), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-017-6212-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Safety Assessment through the Concept of Structure–Reactivity: Application to Vegetable Oil Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.543-550. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Order Versus Intrinsic Kinetics for the Determination of the Time to Maximum Rate under Adiabatic Conditions (TMR ad ): Application to the Decomposition of Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (45), pp.13040-13049. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b01291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gas-liquid mass transfer on kinetic modeling: Carbonation of epoxidized vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation equilibria studies of alkyl formate hydrolysis in the presence of 1-butylimidazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Jogunola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 652, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Asherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of oleic acid under conventional heating and microwave radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.70-87. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling and stirring failure for semi-batch reactor: Application to exothermic reactions in multiphase reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rakotondramaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling strategy for an exothermic multiphase reactor system: Application to vegetable oils epoxidation using Prileschajew method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability of Epoxidized and Carbonated Vegetable Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.948-953. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass & energy balances coupling in chemical reactors for a better understanding of thermal safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method to prevent thermal runaway in case of error on operating conditions continuous reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Vegetable Oils: Influence of Mass Transfer on Reaction Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (43), pp.10935-10944. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Production of γ-valerolactone via Hydrogenation of Aqueous Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment of vegetable oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-015-4793-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of vegetable oils under microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.1495-1502. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of thermal and kinetic parameters for a liquid–liquid reaction system: Application to vegetable oils epoxidation by peroxycarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.1449-1458. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2014.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Symbiosis Optimization Control Model for the exchanges of the material/energy flows in an industrial production park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (9), pp.1015-1020. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of Material/Energy Flow Exchanges in an Eco-Industrial Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Liquid–Liquid–Solid Heterogeneous Reaction System: Model System and Peroxyvaleric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar A de Araujo Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2017064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Kinetic Study to Thermal Safety Assessment: Application to Peroxyformic Acid Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thönes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (43), pp.13999-14007. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie3017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päivi Mäki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.749-757. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process technology for peroxycarboxylic acids: Estimation of kinetic and dispersion parameters aided by RTD measurements: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.1038-1050. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Y. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.749-757. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of hydrogen peroxide during perhydrolysis of carboxylic acids on acidic heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-010-0149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic synthesis and decomposition of peroxycarboxylic acids - green catalytic synthesis of green compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">trends in chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of Poly(α-hydroxyacrylic acid) as H2O2 stabilizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Koskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sundquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of peroxypropionic acid from propionic acid and hydrogen peroxide over heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 147 (2-3), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of intrinsic kinetics and internal mass transfer in porous ion-exchange catalysts: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (19), pp.4101-4114. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of linear free-energy relationships to perhydrolysis of different carboxylic acids over homogeneous and heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 303 (1-2), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2009.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Modeling of Peroxypropionic Acid Synthesis from Propionic Acid and Hydrogen Peroxide Using Homogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.656-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of decomposition of peroxypropionic acid in liquid phase through direct analysis of decomposition products in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (18-20), pp.5007-5012. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based fault detection and isolation for chemical processes: Application to the prevention of thermal runaway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bangalore, France. pp.1352-1358, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Project Management : Coolcap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th int. Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective optimization model for designing and optimizing an ecological industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 9th International Conference on Natural Computation (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Shenyang, France. pp.595-600, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC.2013.6818046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot scale analysis of integration Barriers in the Hydrogen Value Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ciriaco Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Badat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Medkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse catalytique et décomposition des acides peroxycarboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. INSA de Rouen; Åbo akademi, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009ISAM0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des procédés : Réactions multiples et systèmes polyphasiques Rôle du H2O2 dans la valorisation de la biomasse&CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université de Rouen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02017705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId463"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leveneur </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Since September 2025: Full Professor at IRCELYON-UCBL& since February 2015: Docent at Åbo Akademi in chemical process technologyAssociate-Professor in Chemical EngineeringSeptember 2010-August 2025: Associate-Professor H.D.R (“Habilitation à Diriger des Recherches” French Habilitation)  at LSPC-INSA de Rouen  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sleveneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9528-6440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139216162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2833-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Energy Assessment of Potential Biofuels and Additives Derived from Fructose via Acid Alcoholysis: 5-Alkoxymethyl Furfural and Alkyl Levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernacchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c05044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting steric and polar substituent effects in linear free energy Relationships: Re-Assessment of the Taft equation with Temperature-Dependent kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of biomass valorization processes for the production of gamma valerolactone integrating wind energy and green hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.144829. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.144829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and direct conversion of 2,4-Dinitrotoluene into 1-Methyl-2,4-Cyclohexane-Diamine: A One-Pot hydrogenation reaction route catalyzed by Lithium-Modified γ-Al2O3-Supported ruthenium nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinglin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonglu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.135847. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.123298. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-base synergetic effect and thermal risk assessment on homogeneous catalytic production of γ-valerolactone with formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshu Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105636. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2025.105636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of furfural: From kinetics to process assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Edumujeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fournier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Compilation on Esterification Reactions and Predicting Reaction Kinetics and Equilibrium Using PC-SAFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bahrabadi Jovein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Doghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giacinti Baschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Proton Activity and Acid Dissociation Equilibria in Mixed-Solvent Systems, and Their Impact on Esterification Kinetics of Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6188-6202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimization and scale-up of toluene nitration in a microchannel reactor using HNO3-AC2O as nitrating agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109934. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2024.109934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling based uncertainties analysis for the determination of safe and optimal operating conditions in batch reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108909. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.833-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RE00500C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cycloaddition of CO2 to epoxidized methyl oleate over a HBimCl-NbCl5/HCMC: Physicochemical, mass transfer and kinetic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Xian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Juan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Ju Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.119964. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.119964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomass-derived fructose to γ-valerolactone: Process design and techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Emrys Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.130753. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of linear solvation energy and linear free-energy relationships to aid the prediction of reaction kinetics: application to the solvolysis of 5-HMF by alcohol to levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erny Encarnacion Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aleatory and epistemic uncertainties on thermal risk and production assessment: application to the hydrogenation of levulinic acid and butyl levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lujie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105317. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2024.105317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2413-2424. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00648-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Isothermal and Adiabatic Mode Experiments for Kinetic Constant Estimation: Application to the Hydrogenation of 5-(Hydroxymethyl)furfural (5-HMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.4362-4379. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elano Nery Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18849-18860. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the safe operating conditions for gas–liquid heterogeneous reactions in an isochoric semi-batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongchen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.155481. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.155481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Epoxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (5), pp.285. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal14050285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Kinetic Modeling and Chemical Analysis for the Epoxidation of Vegetable Oils in a Liquid–Liquid–Solid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13020274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling: Regression and validation stages, a compulsory tandem for kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.7078-7101. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.24956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-Software Engineering: A Review and a Kinetic Parameter Identification Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.1503. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11051503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of a complex three-phase system: Carbonation of epoxides on grafted catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananias Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.119578. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.142914. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability for the Continuous Production of γ-Valerolactone from the Hydrogenation of N-Butyl Levulinate in a CSTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.237. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction enthalpies for the hydrogenation of alkyl levulinates and levulinic acid on Ru/C– influence of experimental conditions and alkyl chain length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vasquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and structure: epoxidation of cottonseed oil and the corresponding fatty acid methyl ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3333-3344. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity‐based models to predict kinetics of levulinic acid esterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of semi‐industrial aqueous extracted xylan from birch ( Betula pendula ) employing commercial catalysts: kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cipolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10818-10836. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bronzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, Part 3, pp.133053. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis to identify influential model input on thermal risk parameters: To cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Elhassane Elmoukrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Gourich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.104795. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic constants by using transient temperature data from continuous stirred tank reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248, pp.117164. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalyst and continuous microfluidic reactor for an intensified production of n-butyl levulinate: kinetic model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.138541. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.138541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of the sesamin conversion into asarinin in the presence of citric acid loading on Hβ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Shuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-De Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.983843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cocatalyst-free carbonation of vegetable oil derivatives using heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.101879. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of refractive index gradients in droplets by rainbow technique: application to CO$$_2$$ capture by monoethanolamine aqueous spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suttiya Chiewudomrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawitree Saengkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (9), pp.153. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03495-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of levulinic acid and alkyl levulinates: A process insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.24, 614-646. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1GC02457D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Ismail Bedawi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.117928. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One flow through hydrolysis and hydrogenation of semi-industrial xylan from birch (betula pendula) in a continuous reactor—Kinetics and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Weckesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hilpmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.108614. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence assessment of inlet parameters on thermal risk and productivity: Application to the epoxidation of vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelcis Zora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.104551. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2021.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Catalytic Depolymerization of Semi-industrial Wood-Based Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lagerquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (47), pp.16827-16838. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c03154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric effect synergistically enhances the performance of Ti32-oxo-cluster/BaTiO3/CuS p-n heterojunction photocatalytic degradation of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.120019. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on “Thermal Safety of Chemical Processes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1054. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9061054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Discrimination for Hydrogen Peroxide Consumption towards γ-Alumina in Homogeneous Liquid and Heterogeneous Liquid-Liquid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1476. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9081476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the carbonation of epoxidized fatty acid methyl ester catalyzed over heterogeneous catalyst HBimCl‐NbCl 5 /HCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (11), pp.1203-1219. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect on the kinetics of the hydrogenation of n-butyl levulinate to γ-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.116315. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Intensified Alternatives for Purification of Levulinic Acid Recovered from Lignocellulosic Biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.490. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9030490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics to Elucidate the Kinetics of γ-Valerolactone from n -Butyl Levulinate Hydrogenation over Ru/C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (31), pp.11725-11736. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of semibatch reactor technology for the investigation of reaction mechanism and kinetics: Heterogeneously catalyzed epoxidation of fatty acid esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.116206. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lord of the Chemical Rings: Catalytic Synthesis of Important Industrial Epoxide Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Taddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.765. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11070765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization for Industrial Ecology: Design and Optimize Exchange Flows in an Industrial Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46300/9101.2021.15.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Tall Oil Catalyzed by an Ion Exchange Resin under Conventional Heating and Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Rahkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarl Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maristiina Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.10397-10406. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Specific Heat Capacity with Temperature for Typical Supports Used for Heterogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojia Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Grénman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.911. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8080911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of Amberlite IR120 catalyzed acid esterification of levulinic acid with ethanol: From batch to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Tesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelina Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Cogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.126126. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of steric effects on the kinetics of cyclic-carbonate vegetable oils aminolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Guzmán Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115954. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for the epoxidation of linseed oil by classical Prisleschajew epoxidation and by direct epoxidation by H2O2 on alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.673-684. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08894-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of Spatial Inhomogeneities in a Vegetable Oil Carbonation Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Egedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Kummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Chován</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1356. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8111356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties for the Reaction Systems: Levulinic Acid, Its Esters, and γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumiana Stateva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.3008-3020. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.9b00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From calorimetry to thermal risk assessment: γ-Valerolactone production from the hydrogenation of alkyl levulinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Plazl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling using temperature as an on-line measurement: Application to the hydrolysis of acetic anhydride, a revisited kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ribeiro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 682, pp.178409. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of Prileschajew epoxidation of oleic acid under conventional heating and microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.426-438. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Reactivity: Comparison between the Carbonation of Epoxidized Vegetable Oils and the Corresponding Epoxidized Fatty Acid Methyl Ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoelito Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (4), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b05510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aid of calorimetry for kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balsam Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chlendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bagane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1891-1898. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7157-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermal runaway events in French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.103938. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2019.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the concept of Linear Free Energy Relationships to the hydrogenation of levulinic acid and its corresponding esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasole Cipolletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.822-831. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consequences-based approach for the selection of relevant accident scenarios in emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laura Garbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Antonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112 (3), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactor modelling of fatty acid epoxidation in the presence of heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 375, pp.121936. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.121936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of ion exchange resin catalysts for epoxidation of oleic acid under the influence of conventional and microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (9), pp.3020-3031. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Risk Assessment of Levulinic Acid Hydrogenation to γ-Valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.1092-1100. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.8b00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Physicochemical Properties for Vegetable Oils and Their Epoxidized and Carbonated Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (5), pp.1524-1533. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b01075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of French chemical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.77-85. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ring-opening reactions on the kinetics of cottonseed oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (10), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar tracker for enhancement of the thermal efficiency of solar water heating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Abdelghani-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.79-94. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of Fatty Acids and Vegetable Oils Assisted by Microwaves Catalyzed by a Cation Exchange Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (11), pp.3876-3886. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbonated vegetable oils: Investigation of microwave effect in a pressurized continuous-flow recycle batch reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Safety Assessment through the Concept of Structure–Reactivity: Application to Vegetable Oil Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.543-550. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation for the determination of kinetic parameters for biomass pyrolysis by thermogravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (2), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-017-6212-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Order Versus Intrinsic Kinetics for the Determination of the Time to Maximum Rate under Adiabatic Conditions (TMR ad ): Application to the Decomposition of Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (45), pp.13040-13049. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b01291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gas-liquid mass transfer on kinetic modeling: Carbonation of epoxidized vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation equilibria studies of alkyl formate hydrolysis in the presence of 1-butylimidazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Jogunola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 652, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Asherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of oleic acid under conventional heating and microwave radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Freites Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.70-87. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling and stirring failure for semi-batch reactor: Application to exothermic reactions in multiphase reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rakotondramaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling strategy for an exothermic multiphase reactor system: Application to vegetable oils epoxidation using Prileschajew method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.726-741. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability of Epoxidized and Carbonated Vegetable Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltouma Aït Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.948-953. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass & energy balances coupling in chemical reactors for a better understanding of thermal safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method to prevent thermal runaway in case of error on operating conditions continuous reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.365-373. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Vegetable Oils: Influence of Mass Transfer on Reaction Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (43), pp.10935-10944. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Production of γ-valerolactone via Hydrogenation of Aqueous Levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment of vegetable oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-015-4793-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of vegetable oils under microwave irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.1495-1502. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of thermal and kinetic parameters for a liquid–liquid reaction system: Application to vegetable oils epoxidation by peroxycarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.1449-1458. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2014.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Symbiosis Optimization Control Model for the exchanges of the material/energy flows in an industrial production park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (9), pp.1015-1020. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of Material/Energy Flow Exchanges in an Eco-Industrial Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Liquid–Liquid–Solid Heterogeneous Reaction System: Model System and Peroxyvaleric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar A de Araujo Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2017064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Kinetic Study to Thermal Safety Assessment: Application to Peroxyformic Acid Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thönes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (43), pp.13999-14007. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie3017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päivi Mäki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.749-757. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch and Semibatch Partial Oxidation of Starch by Hydrogen Peroxide in the Presence of an Iron Tetrasulfophthalocyanine Catalyst: The Effect of Ultrasound and the Catalyst Addition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tolvanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maki-Arvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Y. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.749-757. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100868k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process technology for peroxycarboxylic acids: Estimation of kinetic and dispersion parameters aided by RTD measurements: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Eränen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.1038-1050. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of hydrogen peroxide during perhydrolysis of carboxylic acids on acidic heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-010-0149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic synthesis and decomposition of peroxycarboxylic acids - green catalytic synthesis of green compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">trends in chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of Poly(α-hydroxyacrylic acid) as H2O2 stabilizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Koskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sundquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of peroxypropionic acid from propionic acid and hydrogen peroxide over heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyri-Pekka Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 147 (2-3), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of intrinsic kinetics and internal mass transfer in porous ion-exchange catalysts: Green synthesis of peroxycarboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (19), pp.4101-4114. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of linear free-energy relationships to perhydrolysis of different carboxylic acids over homogeneous and heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 303 (1-2), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2009.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Modeling of Peroxypropionic Acid Synthesis from Propionic Acid and Hydrogen Peroxide Using Homogeneous Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yu. Murzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.656-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of decomposition of peroxypropionic acid in liquid phase through direct analysis of decomposition products in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Musakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Wärnå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (18-20), pp.5007-5012. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based fault detection and isolation for chemical processes: Application to the prevention of thermal runaway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Hassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bangalore, France. pp.1352-1358, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Project Management : Coolcap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th int. Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective optimization model for designing and optimizing an ecological industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 9th International Conference on Natural Computation (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Shenyang, France. pp.595-600, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC.2013.6818046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot scale analysis of integration Barriers in the Hydrogen Value Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ciriaco Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Badat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Medkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse catalytique et décomposition des acides peroxycarboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. INSA de Rouen; Åbo akademi, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009ISAM0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des procédés : Réactions multiples et systèmes polyphasiques Rôle du H2O2 dans la valorisation de la biomasse&CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université de Rouen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02017705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId463"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A840A8C3"/>
+    <w:nsid w:val="A9BAA76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleveneu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2833-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglin Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglu Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bahrabadi Jovein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sadowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Doghieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacinti Baschetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.5c00002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144829" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqin Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshu Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2025.105636" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchao Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujie Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankai Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108909" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Xian Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Juan Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ju Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Min Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.119964" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen Ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Tolvanen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14050285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04103190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Egedy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kummer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11051503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ciccarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananias Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119578" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03936882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010237" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04985-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825917v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200729" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03748632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138541" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojia Lu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Junghans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W&#228;rn&#229;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hilpmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Lange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117164" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Elhassane Elmoukrie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Gourich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104795" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Shuang Cai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-De Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.983843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Kumar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttiya Chiewudomrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03495-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02457D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498066v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weckesser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108614" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcis Zora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104551" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lagerquist" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Hemming" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9081476" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116315" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498076v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Virtanen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Rahkila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21526" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Errico" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030490" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luping Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqi Dai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Xu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi She" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498081v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9061054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116206" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Taddeo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Freites Aguilera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070765" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Gu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leveneur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46300/9101.2021.15.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144822v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristiina Nurmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01288" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08894-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144826v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#233;nman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080911" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tesser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelina Rossano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vitiello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126126" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Varga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chov&#225;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111356" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Plazl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.07.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ribeiro Souza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178409" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103938" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151603v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsam Belgacem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlendi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bagane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7157-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelito Matos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b05510" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasole Cipolletta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson-Moreno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.218" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura Garbetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Antonioni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.121936" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6112" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435572v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;bert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00122" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435575v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b01075" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435570v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu Zheng" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21208" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.11.072" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435633v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyana Heredia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Samson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05293" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolvanen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Er&#228;nen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.12.037" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138398v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6212-9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144820v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00405" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b01291" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138611v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.11.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Jogunola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri-Pekka Mikkola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.03.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499467v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.01.011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435638v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rakotondramaro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.05.011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138616v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15037" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1NFV4L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00040" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2016.06.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435647v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.09.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138607v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Huang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mikkola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0077" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435644v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4793-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328198v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.04.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326469v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliu Zheng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435717v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00182" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435719v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.028" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A de Araujo Filho" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2017064" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138620v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Th&#246;nes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017847" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435723v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yu. Murzin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100868k" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151572v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.12.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maki-Arvela" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveneur" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Murzin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151573v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-010-0149-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS6HDW2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019386v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546336v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Koskinen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sundquist" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musakka" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017720v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.11.045" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151574v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.05.055" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76PDNCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.01.017" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL9CV5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017711v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017689v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Musakka" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.12.040" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057NZ7DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435562v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hassimi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628709" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499504v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC.2013.6818046" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313996v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Badat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Serge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medkour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560883v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAM0005" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02017705v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sleveneu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2833-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.144829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglin Wen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglu Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Pan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Hu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135847" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bahrabadi Jovein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sadowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Doghieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacinti Baschetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.5c00002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqin Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshu Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2025.105636" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchao Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujie Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankai Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108909" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Xian Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Juan Zhao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ju Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Min Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.119964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130753" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.03.040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen Ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Tolvanen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14050285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020274" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04103190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24956" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Egedy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kummer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11051503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ciccarelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananias Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119578" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03936882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010237" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04985-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825917v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200729" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojia Lu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Junghans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W&#228;rn&#229;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hilpmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Lange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6918" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Elhassane Elmoukrie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Gourich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117164" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03748632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138541" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Shuang Cai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-De Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.983843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Kumar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttiya Chiewudomrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03495-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02457D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498066v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weckesser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108614" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcis Zora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104551" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lagerquist" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Hemming" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luping Zhou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqi Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Xu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi She" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9061054" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9081476" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498076v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Virtanen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Rahkila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21526" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144830v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116315" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Errico" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030490" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116206" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Taddeo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Freites Aguilera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070765" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Gu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leveneur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46300/9101.2021.15.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144822v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristiina Nurmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01288" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144826v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#233;nman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080911" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tesser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelina Rossano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vitiello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126126" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08894-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Varga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chov&#225;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111356" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Plazl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.07.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ribeiro Souza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178409" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151603v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151604v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelito Matos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b05510" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsam Belgacem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlendi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bagane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7157-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314230v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103938" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasole Cipolletta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson-Moreno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.218" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laura Garbetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Antonioni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.121936" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6112" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435572v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;bert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00122" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b01075" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.02.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435570v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu Zheng" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21208" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.11.072" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435633v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyana Heredia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Samson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05293" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolvanen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Er&#228;nen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.12.037" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144820v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00405" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6212-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b01291" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138611v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.11.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Jogunola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri-Pekka Mikkola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.03.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499467v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.01.011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435638v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rakotondramaro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.05.011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138616v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15037" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1NFV4L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00040" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2016.06.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435647v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.09.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138607v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Huang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mikkola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0077" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435644v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4793-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328198v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.04.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326469v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliu Zheng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435717v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00182" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435719v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.028" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A de Araujo Filho" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2017064" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138620v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Th&#246;nes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017847" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435723v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sorokin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yu. Murzin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100868k" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699727v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maki-Arvela" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveneur" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Murzin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151572v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.12.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151573v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-010-0149-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS6HDW2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019386v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546336v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Koskinen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sundquist" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musakka" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017720v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.11.045" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151574v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.05.055" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76PDNCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.01.017" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL9CV5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017711v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017689v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Musakka" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.12.040" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057NZ7DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435562v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hassimi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628709" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499504v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC.2013.6818046" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313996v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Badat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Serge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medkour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560883v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAM0005" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02017705v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>