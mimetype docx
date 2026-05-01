--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -5268,261 +5268,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the fourier and the wavelet transform for the fault detection in induction motors at the startup electromagnetic torque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Kechida</w:t>
+                <w:t xml:space="preserve">Association of a multivariable H∞ voltage controller with a thyristor excitation structure supplied by a WFSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Slim Tnani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 8th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives - (SDEMPED 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063695⟩</w:t>
+              <w:t xml:space="preserve">2011 International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Malaga, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerEng.2011.6036521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485297v1</w:t>
+                <w:t xml:space="preserve">hal-05485268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of a multivariable H∞ voltage controller with a thyristor excitation structure supplied by a WFSM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Barakat</w:t>
+                <w:t xml:space="preserve">Application of the fourier and the wavelet transform for the fault detection in induction motors at the startup electromagnetic torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Kechida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Malaga, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2011 8th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives - (SDEMPED 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.664-668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerEng.2011.6036521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485268v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line detection of stator and rotor faults occurring in induction machine diagnosis by parameters estimation</w:t>
               </w:r>
@@ -6303,226 +6303,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste par retour de sortie dynamique d’une génératrice synchrone</w:t>
+                <w:t xml:space="preserve">Synchronous generator output voltage control via a generalized predictive R S T controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cambridge,U.K., United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489185v1</w:t>
+                <w:t xml:space="preserve">hal-04107751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous generator output voltage control via a generalized predictive R S T controller</w:t>
+                <w:t xml:space="preserve">Commande robuste par retour de sortie dynamique d’une génératrice synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04107751v1</w:t>
+                <w:t xml:space="preserve">hal-05489185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste par retour de sortie dynamique d'une génératrice synchrone</w:t>
               </w:r>
@@ -7120,261 +7120,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf Feedback Control of Synchronous Generator Output Voltage: Solution by Riccati Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to improve the synchronous machines equivalent circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoud Radjeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Conference on Computer as a Tool (Eurocon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400266⟩</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097704v1</w:t>
+                <w:t xml:space="preserve">hal-04097706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to improve the synchronous machines equivalent circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Abdessemed</w:t>
+                <w:t xml:space="preserve">Hinf Feedback Control of Synchronous Generator Output Voltage: Solution by Riccati Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emile Mouni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Conference on Computer as a Tool (Eurocon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097706v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Voltage Control of Synchronous Generator Using a Hybrid Converter</w:t>
               </w:r>
@@ -7458,204 +7458,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Generator Parameters Measurement from Load Impacts and Shedding Experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output feedback control strategy of parallel active filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion (IEEE / Speedam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069052v1</w:t>
+                <w:t xml:space="preserve">hal-04069053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback control strategy of parallel active filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronous Generator Parameters Measurement from Load Impacts and Shedding Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion (IEEE / Speedam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069053v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object oriented modeling of a squirrel cage induction motor</w:t>
               </w:r>
@@ -8659,217 +8659,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation active des pulsations de couple dans un véhicule hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Champenois</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759365v1</w:t>
+                <w:t xml:space="preserve">hal-03759350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation active des pulsations de couple dans un véhicule hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t>
+              <w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759350v1</w:t>
+                <w:t xml:space="preserve">hal-03759365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et diagnostic de la machine asynchrone par identification paramétrique à vitesse constante</w:t>
               </w:r>
@@ -12414,51 +12414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha El Wejhani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elleuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ben Kilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Ennine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03221-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghanjati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958305X221110529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Mansouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651820965105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01104-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/J.2020.203-0204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Bouzid Ben Khader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensmaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Ben Khader Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2661846" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5DH8TXM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.05.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX8B328Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2011.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F40V65J1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2011.2126045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ08K8R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.2005315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JRZ585-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544070JAUTO169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8CD32AA7E420E57DAD54D58875BF47489BDB13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2005.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BDBK1TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazodier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dardouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jelassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Khalfoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;n Karray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI46879.2019.9042039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864603" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349987" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kechida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063695" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036521" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063609" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036543" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Radjeai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bazine Ben Ameur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Bazine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676888" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676889" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdessemed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400531" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ounis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramuz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mirzaian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godfroid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bethon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488833v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouliquen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Baroudi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mazaudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488913v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha El Wejhani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elleuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ben Kilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Ennine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03221-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghanjati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958305X221110529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Mansouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651820965105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01104-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/J.2020.203-0204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Bouzid Ben Khader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensmaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Ben Khader Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2661846" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5DH8TXM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.05.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX8B328Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2011.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F40V65J1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2011.2126045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ08K8R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.2005315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JRZ585-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544070JAUTO169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8CD32AA7E420E57DAD54D58875BF47489BDB13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2005.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BDBK1TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazodier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dardouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jelassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Khalfoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;n Karray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI46879.2019.9042039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864603" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349987" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kechida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063695" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063609" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036543" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Radjeai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bazine Ben Ameur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Bazine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676888" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676889" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdessemed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400531" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400266" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ounis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramuz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mirzaian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godfroid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bethon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488833v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouliquen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Baroudi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mazaudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488913v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>