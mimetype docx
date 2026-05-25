--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -330,317 +330,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid four‐level FC inverter using an internal supercapacitor storage system for a microgrid connected application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and implementation of an interconnection and damping assignment–passivity-based control for grid-integrated hybrid renewable system with energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Ghanjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Mansouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slim Tnani</w:t>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bachelier</w:t>
+                <w:t xml:space="preserve">Jamel Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-pel.2020.0731⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235 (7), pp.1011-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651820965105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271740v1</w:t>
+                <w:t xml:space="preserve">hal-04282374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of an interconnection and damping assignment–passivity-based control for grid-integrated hybrid renewable system with energy storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Ghanjati</w:t>
+                <w:t xml:space="preserve">Hybrid four‐level FC inverter using an internal supercapacitor storage system for a microgrid connected application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Cherif</w:t>
+                <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 235 (7), pp.1011-1022. </w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (17), pp.4043-4050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651820965105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-pel.2020.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282374v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and control of a new hybrid four-level inverter associated with a multi-source system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (1), pp.579-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -700,51 +700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -921,51 +921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1263,51 +1263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI Approach of State-Feedback Controller Design for a STATCOM-Supercapacitors Energy Storage System Associated with a Wind Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bensmaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1386,56 +1386,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Voltage Control of Synchronous Generator Using Diode and Thyristor Excitation Structures Combined with Multivariable Hinfini Controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Control of Synchronous Generator for Terminal Voltage Regulation-Comparison with a Single Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bensmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1448,124 +1461,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (4), pp.203--213. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91, pp.78--86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2011.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2012.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206565v1</w:t>
+                <w:t xml:space="preserve">hal-03206577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Control of Synchronous Generator for Terminal Voltage Regulation-Comparison with a Single Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output Voltage Control of Synchronous Generator Using Diode and Thyristor Excitation Structures Combined with Multivariable Hinfini Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1578,94 +1590,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.203--213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2011.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2012.05.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03206577v1</w:t>
+                <w:t xml:space="preserve">hal-03206565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach for Synchronous Generator Terminal Voltage Control-Comparison with a Standard Industrial Controller</w:t>
               </w:r>
@@ -2240,411 +2240,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Faults Diagnosis In Induction Machines</w:t>
+                <w:t xml:space="preserve">Diagnosis by Parameter Estimation of Stator and Rotor Faults Occurring in Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (3), pp.963--973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2006.874258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273840v1</w:t>
+                <w:t xml:space="preserve">hal-03273838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Control Strategy of Torque Pulsations on a Hybrid Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stator Faults Diagnosis In Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.27--35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03273904v1</w:t>
+                <w:t xml:space="preserve">hal-03273840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis by Parameter Estimation of Stator and Rotor Faults Occurring in Induction Machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Control Strategy of Torque Pulsations on a Hybrid Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 220 (10), pp.1437--1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09544070JAUTO169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2006.874258⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273838v1</w:t>
+                <w:t xml:space="preserve">hal-03273904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Flywheel for Hybrid Vehicle : Modelling and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Engineering in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (1), pp.37--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,51 +2682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Feedback Control Strategy of Parallel Hybrid Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 76 (5), pp.343--359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,234 +2766,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de plusieurs méthodes de modélisation et de diagnostic de la machine asynchrone en présence de défauts</w:t>
+                <w:t xml:space="preserve">Compensation active des pulsations de couple dans un véhicule hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2005 (2), pp.287--300</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (1), pp.85--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273901v1</w:t>
+                <w:t xml:space="preserve">hal-03273902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation active des pulsations de couple dans un véhicule hybride</w:t>
+                <w:t xml:space="preserve">Comparaison de plusieurs méthodes de modélisation et de diagnostic de la machine asynchrone en présence de défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2005 (1), pp.85--90</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (2), pp.287--300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273902v1</w:t>
+                <w:t xml:space="preserve">hal-03273901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation active des pulsations de couple dans un véhicule hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (2), pp.287--330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3107,230 +3107,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramètrique sans capteur de vitesse</w:t>
+                <w:t xml:space="preserve">Stator Faults Diagnosis in Induction Machines under Fixed Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4</w:t>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (4), pp.679--684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360884v1</w:t>
+                <w:t xml:space="preserve">hal-03360886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Faults Diagnosis in Induction Machines under Fixed Speed</w:t>
+                <w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramètrique sans capteur de vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2003 (4), pp.679--684</w:t>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360886v1</w:t>
+                <w:t xml:space="preserve">hal-03360884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de la machine asynchrone par identification paramétrique- Modélisation et détection des défauts stator et rotor</w:t>
               </w:r>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3545,51 +3545,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control of Three-Phase Grid-Connected Converter for PV Applications</w:t>
+                <w:t xml:space="preserve">Sensorless Dead-Beat Control of Three-Phase Inverter for Stand-Alone Distributed Generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Jelassi</w:t>
@@ -3619,94 +3619,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahrane Khalfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 14th International Renewable Energy Congress (IREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408924v1</w:t>
+                <w:t xml:space="preserve">hal-04408912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless Dead-Beat Control of Three-Phase Inverter for Stand-Alone Distributed Generation Systems</w:t>
+                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control of Three-Phase Grid-Connected Converter for PV Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Jelassi</w:t>
@@ -3736,70 +3736,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahrane Khalfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 14th International Renewable Energy Congress (IREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408912v1</w:t>
+                <w:t xml:space="preserve">hal-04408924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Assessment Study of the Prospected Tunisia-Italy HVDC Interconnection</w:t>
               </w:r>
@@ -4027,90 +4027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid systems for electrical generation with energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Ghanjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. International Conference 11th Edition Electronics, Computers and Artificial Intelligence (ECAI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pitesti, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4157,51 +4157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid systems for electrical generation with energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Ghanjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4239,77 +4239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-function hybrid inverter for optimal performance in multi-source renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE 16th International Conference on Industrial Informatics (INDIN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.1001-1005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4337,235 +4337,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing and technical evaluation of energy and water system based on micro-hydric solar and wind sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and control of a new hybrid compensator for grid power fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Cherif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jamel Belhadj</w:t>
+                <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE 16th International Conference Of Industrial Informatics (INDIN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Porto,Portugal, Portugal. </w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Industrial Technologies (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.764-769, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INDIN.2018.8472076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093460v1</w:t>
+                <w:t xml:space="preserve">hal-04093461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a new hybrid compensator for grid power fluctuations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabri Mansouri</w:t>
+                <w:t xml:space="preserve">Optimal sizing and technical evaluation of energy and water system based on micro-hydric solar and wind sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bachelier</w:t>
+                <w:t xml:space="preserve">Jamel Belhadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Industrial Technologies (ICIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.764-769, </w:t>
+              <w:t xml:space="preserve">Proc. IEEE 16th International Conference Of Industrial Informatics (INDIN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto,Portugal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INDIN.2018.8472076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093461v1</w:t>
+                <w:t xml:space="preserve">hal-04093460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité de l'énergie d'une éolienne à vitesse fixe en utilisant un STATCOM associé à des supercondensateurs</w:t>
               </w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4666,265 +4666,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of a STATCOM-Supercapacitors Energy Storage System Associated with a Wind Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bachelier</w:t>
+                <w:t xml:space="preserve">Stator fault diagnosis in induction machines by parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emile Mouni</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 23rd IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.156 - 161, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.235-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205788v1</w:t>
+                <w:t xml:space="preserve">hal-04205779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator fault diagnosis in induction machines by parameter estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Bachir</w:t>
+                <w:t xml:space="preserve">Modeling and Control of a STATCOM-Supercapacitors Energy Storage System Associated with a Wind Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bensmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 23rd IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.235-239</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.156 - 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2014.6864603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205779v1</w:t>
+                <w:t xml:space="preserve">hal-04205788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Parameter Identification of Supercapacitors Using a Bidirectional DC-AC Converter</w:t>
               </w:r>
@@ -5268,391 +5268,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of a multivariable H∞ voltage controller with a thyristor excitation structure supplied by a WFSM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Barakat</w:t>
+                <w:t xml:space="preserve">On-line detection of stator and rotor faults occurring in induction machine diagnosis by parameters estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Ben Ameur Bazine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emile Mouni</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Jelassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerEng.2011.6036521⟩</w:t>
+              <w:t xml:space="preserve">2011 8th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives - (SDEMPED 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.105-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485268v1</w:t>
+                <w:t xml:space="preserve">hal-05485291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the fourier and the wavelet transform for the fault detection in induction motors at the startup electromagnetic torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Kechida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 8th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives - (SDEMPED 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.664-668, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line detection of stator and rotor faults occurring in induction machine diagnosis by parameters estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene Ben Ameur Bazine</w:t>
+                <w:t xml:space="preserve">Association of a multivariable H∞ voltage controller with a thyristor excitation structure supplied by a WFSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Jelassi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 8th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives - (SDEMPED 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.105-112, </w:t>
+              <w:t xml:space="preserve">2011 International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Malaga, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerEng.2011.6036521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485291v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SISO H∞ voltage controller associated with a PMG-thyristor excitation structure</w:t>
               </w:r>
@@ -6303,51 +6303,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous generator output voltage control via a generalized predictive R S T controller</w:t>
+                <w:t xml:space="preserve">Improvement of synchronous generator's transient state by using voltage source and sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
@@ -6364,379 +6364,379 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cambridge,U.K., United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107751v1</w:t>
+                <w:t xml:space="preserve">hal-04107752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste par retour de sortie dynamique d’une génératrice synchrone</w:t>
+                <w:t xml:space="preserve">Commande robuste par retour de sortie dynamique d'une génératrice synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489185v1</w:t>
+                <w:t xml:space="preserve">hal-04107755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste par retour de sortie dynamique d'une génératrice synchrone</w:t>
+                <w:t xml:space="preserve">Synchronous machine direct axis parameters estimation module from an iterative strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t>
+              <w:t xml:space="preserve">Proc. EPE-Power Electronics and Motion Control (EPE-PEMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107755v1</w:t>
+                <w:t xml:space="preserve">hal-04107753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous machine direct axis parameters estimation module from an iterative strategy</w:t>
+                <w:t xml:space="preserve">Commande robuste par retour de sortie dynamique d’une génératrice synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. EPE-Power Electronics and Motion Control (EPE-PEMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107753v1</w:t>
+                <w:t xml:space="preserve">hal-05489185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of synchronous generator's transient state by using voltage source and sliding mode control</w:t>
+                <w:t xml:space="preserve">Synchronous generator output voltage control via a generalized predictive R S T controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
@@ -6753,70 +6753,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cambridge,U.K., United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107752v1</w:t>
+                <w:t xml:space="preserve">hal-04107751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-polaires de la machine asynchrone en défaut</w:t>
               </w:r>
@@ -7120,261 +7120,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to improve the synchronous machines equivalent circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Abdessemed</w:t>
+                <w:t xml:space="preserve">Hinf Feedback Control of Synchronous Generator Output Voltage: Solution by Riccati Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emile Mouni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Conference on Computer as a Tool (Eurocon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400531⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097706v1</w:t>
+                <w:t xml:space="preserve">hal-04097704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf Feedback Control of Synchronous Generator Output Voltage: Solution by Riccati Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to improve the synchronous machines equivalent circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoud Radjeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Conference on Computer as a Tool (Eurocon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EURCON.2007.4400531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097704v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Voltage Control of Synchronous Generator Using a Hybrid Converter</w:t>
               </w:r>
@@ -7458,433 +7458,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback control strategy of parallel active filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l’approche Bayesienne : Application a la machine asynchrone a vitesse constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Coirault</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion (IEEE / Speedam)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069053v1</w:t>
+                <w:t xml:space="preserve">hal-05489191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Generator Parameters Measurement from Load Impacts and Shedding Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
+                <w:t xml:space="preserve">Object oriented modeling of a squirrel cage induction motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Bazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion (IEEE / Speedam)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">Proc. Conference of the IEEE Industrial Electronics Society (IECON 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069052v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object oriented modeling of a squirrel cage induction motor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Jelassi</w:t>
+                <w:t xml:space="preserve">Synchronous Generator Parameters Measurement from Load Impacts and Shedding Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conference of the IEEE Industrial Electronics Society (IECON 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion (IEEE / Speedam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069069v1</w:t>
+                <w:t xml:space="preserve">hal-04069052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l’approche Bayesienne : Application a la machine asynchrone a vitesse constante</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output feedback control strategy of parallel active filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moreau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion (IEEE / Speedam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489191v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la machine asynchrone en défaut en boucle ouverte et en boucle fermée</w:t>
               </w:r>
@@ -7985,1124 +7985,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three modelling methods of synchronous generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Mouni</w:t>
+                <w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l'approche Bayésienne : Application à la machine asynchrone à vitesse constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Champenois</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conference of the IEEE Industrial Electronics Society (IECON 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069067v1</w:t>
+                <w:t xml:space="preserve">hal-04069054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l'approche Bayésienne : Application à la machine asynchrone à vitesse constante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Bachir</w:t>
+                <w:t xml:space="preserve">Comparative study of three modelling methods of synchronous generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proc. Conference of the IEEE Industrial Electronics Society (IECON 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069054v1</w:t>
+                <w:t xml:space="preserve">hal-04069067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator faults diagnosis in induction machines under fixed speed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric safety in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. International Symposium on Electrical Engineering (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Targoviste,Roumania, Romania. 10 p. simples</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485398v1</w:t>
+                <w:t xml:space="preserve">hal-03976423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric safety in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stator faults diagnosis in induction machines under fixed speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. International Symposium on Electrical Engineering (ISEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dresden, Germany. 9 pp.-P.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2005.219497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976423v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Flywheel Control For Hybrid Vehicle</w:t>
+                <w:t xml:space="preserve">Comparison of modelling methods and of diagnostic of asynchronous motor in case of defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. EPE-Power Electronics and Motion Control (EPE-PEMC 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Riga, Latvia. pp.6 doubles</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Power Electronics Congress (IEEE-CIEP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Celaya, Mexico. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777760v1</w:t>
+                <w:t xml:space="preserve">hal-03777811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of modelling methods and of diagnostic of asynchronous motor in case of defects</w:t>
+                <w:t xml:space="preserve">Vehicule hybride-Compensation active des pulsations de couple par une commande dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Power Electronics Congress (IEEE-CIEP 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Celaya, Mexico. pp.101-108</w:t>
+              <w:t xml:space="preserve">Proc. Alternatives Énergétiques dans l'Automobile (AEA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777811v1</w:t>
+                <w:t xml:space="preserve">hal-03777774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicule hybride-Compensation active des pulsations de couple par une commande dynamique</w:t>
+                <w:t xml:space="preserve">Active Flywheel Control For Hybrid Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Alternatives Énergétiques dans l'Automobile (AEA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Futuroscope, France</w:t>
+              <w:t xml:space="preserve">Proc. EPE-Power Electronics and Motion Control (EPE-PEMC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Riga, Latvia. pp.6 doubles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777774v1</w:t>
+                <w:t xml:space="preserve">hal-03777760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t>
+                <w:t xml:space="preserve">Modélisation et diagnostic de la machine asynchrone par identification paramétrique à vitesse constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t>
+              <w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Gif sur Yvette, France. ref 22 - 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759350v1</w:t>
+                <w:t xml:space="preserve">hal-03759349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation active des pulsations de couple dans un véhicule hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space vector based current control scheme for parallel active filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759365v1</w:t>
+                <w:t xml:space="preserve">hal-03759351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et diagnostic de la machine asynchrone par identification paramétrique à vitesse constante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation active des pulsations de couple dans un véhicule hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Gif sur Yvette, France. ref 22 - 8 p</w:t>
+              <w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759349v1</w:t>
+                <w:t xml:space="preserve">hal-03759365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space vector based current control scheme for parallel active filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
+                <w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Champenois</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759351v1</w:t>
+                <w:t xml:space="preserve">hal-03759350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel control strategy of motor torque ripple in hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9153,51 +9153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9369,77 +9369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9503,51 +9503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,51 +9585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel control strategy of motor torque ripple in hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9680,51 +9680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stator faults diagnosis by parameter estimation without speed sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,446 +9851,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification avec information a priori pour la détection de défauts statoriques de la machine asynchrone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sliding mode control of parallel hybrid filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Journées Identification et Modélisation Expérimentale (JIME 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nancy, France. pp.51-57</w:t>
+              <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674041v1</w:t>
+                <w:t xml:space="preserve">hal-03674047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis by parameter estimation of stator and rotor faults occuring in induction machines</w:t>
+                <w:t xml:space="preserve">Modélisation et diagnostic des ruptures de barres rotoriques par identification paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saint Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Nancy, France. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674046v1</w:t>
+                <w:t xml:space="preserve">hal-03674045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et diagnostic des ruptures de barres rotoriques par identification paramétrique</w:t>
+                <w:t xml:space="preserve">Identification avec information a priori pour la détection de défauts statoriques de la machine asynchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Saint Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Nancy, France. pp.165-170</w:t>
+              <w:t xml:space="preserve">Proc. Journées Identification et Modélisation Expérimentale (JIME 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nancy, France. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674045v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control of parallel hybrid filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis by parameter estimation of stator and rotor faults occuring in induction machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaubert</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674047v1</w:t>
+                <w:t xml:space="preserve">hal-03674046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction motor modeling of broken rotor bars and fault detection by parameter estimation</w:t>
               </w:r>
@@ -10315,51 +10315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Symposium on Diagnostics for Electrical Machines, Power Electronics and Drive (SDEMPED'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Grado, Italy. pp.145-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10378,329 +10378,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of double fed machine control law to load variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical Evolutions and Industrial Applications of Active Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ramuz</w:t>
+                <w:t xml:space="preserve">Henri Godfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Kauffmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1999, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488766v1</w:t>
+                <w:t xml:space="preserve">hal-05488752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Evolutions and Industrial Applications of Active Filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness of double fed machine control law to load variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Ramuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mirzaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mirzaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Godfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1999, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488752v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategy of double fed machine for variable speed drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ramuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mirzaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Godfroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10725,77 +10725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alspa RD6000 Genvar : a High performance, economical and clean solution for electrical power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Godfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mirzaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10827,368 +10827,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalised model for doublefed induction machines</w:t>
+                <w:t xml:space="preserve">Study and realisation of a three-phase harmonic generator for research and university laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Diop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Kauffmann</w:t>
+                <w:t xml:space="preserve">Alain Bethon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Modelling, Identification and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Insbruck, Austria</w:t>
+              <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Seville, Spain. pp.3965-3968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488868v1</w:t>
+                <w:t xml:space="preserve">hal-05488851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel control stategy of double-fed induction machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bethon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Seville, Spain. pp.1553-1558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and realisation of a three-phase harmonic generator for research and university laboratories</w:t>
+                <w:t xml:space="preserve">A generalised model for doublefed induction machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bethon</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Seville, Spain. pp.3965-3968</w:t>
+              <w:t xml:space="preserve">International Conference: Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Insbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488851v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustable-Speed and high dynamic performance generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Godfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11233,420 +11233,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a real time numerical filter for control of electrical machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of frequency control of a resonance converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference: Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1994, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488898v1</w:t>
+                <w:t xml:space="preserve">hal-05488890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of frequency control of a resonance converter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a real time numerical filter for control of electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference: Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1994, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488890v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison between different real-time harmonic analysis methods for control of electric machines</w:t>
+                <w:t xml:space="preserve">Real-time measurements of active and reactive power with generalised Park transformation for control of electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mazaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.E.E International Conference on Power Electronics and Variable Speed Drives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Electric machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488907v1</w:t>
+                <w:t xml:space="preserve">hal-05488913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurements of active and reactive power with generalised Park transformation for control of electrical machines</w:t>
+                <w:t xml:space="preserve">Comparaison between different real-time harmonic analysis methods for control of electric machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mazaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electric machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">I.E.E International Conference on Power Electronics and Variable Speed Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488913v1</w:t>
+                <w:t xml:space="preserve">hal-05488907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11703,51 +11703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Methods for Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.249-273, 2009, 9781848210936. </w:t>
@@ -11824,51 +11824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Husson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.253-276, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t>
@@ -12096,69 +12096,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 12 52110. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 12 51284. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488704v1</w:t>
+                <w:t xml:space="preserve">hal-05488694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitatrice destinée à l'alimentation d'une génératrice principale d'alternateur</w:t>
               </w:r>
@@ -12197,69 +12197,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Tnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 12 51284. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 12 52110. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488694v1</w:t>
+                <w:t xml:space="preserve">hal-05488704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12414,51 +12414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha El Wejhani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elleuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ben Kilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Ennine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03221-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghanjati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958305X221110529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Mansouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651820965105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01104-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/J.2020.203-0204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Bouzid Ben Khader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensmaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Ben Khader Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2661846" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5DH8TXM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.05.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX8B328Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2011.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F40V65J1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2011.2126045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ08K8R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.2005315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JRZ585-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544070JAUTO169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8CD32AA7E420E57DAD54D58875BF47489BDB13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2005.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BDBK1TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazodier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dardouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jelassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Khalfoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;n Karray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI46879.2019.9042039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864603" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349987" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kechida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063695" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063609" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036543" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Radjeai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bazine Ben Ameur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Bazine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676888" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676889" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdessemed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400531" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400266" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ounis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramuz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mirzaian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godfroid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bethon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488833v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouliquen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Baroudi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mazaudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488913v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha El Wejhani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elleuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ben Kilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Ennine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03221-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghanjati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958305X221110529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651820965105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Mansouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01104-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/J.2020.203-0204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Bouzid Ben Khader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensmaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Ben Khader Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2661846" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5DH8TXM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.05.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX8B328Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2011.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F40V65J1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2011.2126045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ08K8R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.2005315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JRZ585-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544070JAUTO169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8CD32AA7E420E57DAD54D58875BF47489BDB13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2005.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BDBK1TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazodier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dardouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jelassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Khalfoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389587" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389268" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;n Karray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI46879.2019.9042039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864603" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349987" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063609" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kechida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063695" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2011.6036543" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Radjeai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bazine Ben Ameur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Bazine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676889" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107751v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676888" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdessemed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400531" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2007.4400251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ounis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069067v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godfroid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramuz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mirzaian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bethon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488833v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouliquen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Baroudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488913v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mazaudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488907v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>