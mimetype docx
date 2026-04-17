--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -897,191 +897,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations transimpériales, représentations croisées et divergences paradigmatiques: les analogies entre les conflits anglo-irlandais et franco-algérien, 1830-1998</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roundtable 'Connecting Female Anti-Colonial Resistance Histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dónal Hassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Laird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-britannique d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Women in Resistance: Algeria-Ireland </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sugar Club, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944056v1</w:t>
+                <w:t xml:space="preserve">hal-05252294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roundtable 'Connecting Female Anti-Colonial Resistance Histories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulations transimpériales, représentations croisées et divergences paradigmatiques: les analogies entre les conflits anglo-irlandais et franco-algérien, 1830-1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heather Laird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Resistance: Algeria-Ireland </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sugar Club, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire franco-britannique d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252294v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des (anti-)analogies transcoloniales dans une perspective d’histoire croisée : considérations méthodologiques et épistémologiques</w:t>
               </w:r>
@@ -1130,217 +1130,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Entangled History Approach to Franco-Algerian and British-Irish Trans-Imperial Connections, 1830-1998</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roundtable 'Algeria and Ireland : Comparative Colonialisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dónal Hassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairead Ní Bhriain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre for Advanced Studies in Languages and Cultures (CASiLaC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cork, University College Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Algeria-Ireland workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, University College Cork, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944074v1</w:t>
+                <w:t xml:space="preserve">hal-05252310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roundtable 'Algeria and Ireland : Comparative Colonialisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Entangled History Approach to Franco-Algerian and British-Irish Trans-Imperial Connections, 1830-1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mairead Ní Bhriain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algeria-Ireland workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, University College Cork, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre for Advanced Studies in Languages and Cultures (CASiLaC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cork, University College Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252310v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analogies entre les conflits anglo-irlandais et franco-algérien (1830-1998) : double précédence, influences mutuelles et circulations</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39CF862F"/>
+    <w:nsid w:val="1BB92256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2509,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/slimane-hargas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7132-3148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267620314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hargas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17359" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muir Jim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;nal Hassett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Laird" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crowley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead N&#237; Bhriain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04943463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA131045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/slimane-hargas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7132-3148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267620314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hargas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17359" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muir Jim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;nal Hassett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Laird" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crowley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead N&#237; Bhriain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04943463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA131045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>