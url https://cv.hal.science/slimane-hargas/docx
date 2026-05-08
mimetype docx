--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -269,187 +269,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du précédent algérien à Westminster pendant le conflit nord-irlandais (1968-1998)</w:t>
+                <w:t xml:space="preserve">Patrick Anderson, Rewriting the Troubles. War and Propaganda, Ireland and Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48 (2), pp.41-54. </w:t>
+              <w:t xml:space="preserve">, 2023, pp.135-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943146v1</w:t>
+                <w:t xml:space="preserve">hal-04943191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Anderson, Rewriting the Troubles. War and Propaganda, Ireland and Algeria</w:t>
+                <w:t xml:space="preserve">Les usages du précédent algérien à Westminster pendant le conflit nord-irlandais (1968-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.135-136. </w:t>
+              <w:t xml:space="preserve">, 2023, 48 (2), pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943191v1</w:t>
+                <w:t xml:space="preserve">hal-04943146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Algeria Owes to Ireland’s Struggle for Independence</w:t>
               </w:r>
@@ -690,165 +690,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uses and abuses of Irish history during French colonial rule in Algeria</w:t>
+                <w:t xml:space="preserve">Ireland and French colonialism: the case of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Observatoire de l’Aire Britannique (OAB), Université Paris Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Imagallamh: The Kylemore Summer School in Irish Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clíona Ní Ríordáin (Notre Dame University); Barry McCrea (Notre Dame University), Jun 2025, Centre culturel irlandais, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251989v1</w:t>
+                <w:t xml:space="preserve">hal-05252018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ireland and French colonialism: the case of Algeria</w:t>
+                <w:t xml:space="preserve">Uses and abuses of Irish history during French colonial rule in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Hargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagallamh: The Kylemore Summer School in Irish Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clíona Ní Ríordáin (Notre Dame University); Barry McCrea (Notre Dame University), Jun 2025, Centre culturel irlandais, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Observatoire de l’Aire Britannique (OAB), Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252018v1</w:t>
+                <w:t xml:space="preserve">hal-05251989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish republican trans-imperial affinities with late colonial and postcolonial Algeria</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BB92256"/>
+    <w:nsid w:val="026C14D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2509,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/slimane-hargas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7132-3148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267620314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hargas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17359" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muir Jim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;nal Hassett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Laird" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crowley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead N&#237; Bhriain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04943463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA131045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/slimane-hargas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7132-3148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267620314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hargas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muir Jim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;nal Hassett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Laird" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crowley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead N&#237; Bhriain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04943463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA131045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>